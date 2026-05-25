--- v0 (2026-01-10)
+++ v1 (2026-05-25)
@@ -6,97 +6,85 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="10426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b055155\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/b098546/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{35F262D9-F528-4DAB-B1C8-D970EDFBC7D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4322EB52-9213-BD4F-B40C-5C84332656FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="660" windowWidth="33500" windowHeight="19860" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Likviditetsbudget" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Likviditetsbudget!$A$5:$N$68</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B68" i="1" l="1"/>
-[...11 lines deleted...]
-  <c r="B66" i="1"/>
+  <c r="B66" i="1" l="1"/>
   <c r="N66" i="1" s="1"/>
   <c r="N60" i="1"/>
   <c r="N59" i="1"/>
   <c r="M61" i="1"/>
   <c r="L61" i="1"/>
   <c r="K61" i="1"/>
   <c r="J61" i="1"/>
   <c r="I61" i="1"/>
   <c r="H61" i="1"/>
   <c r="G61" i="1"/>
   <c r="F61" i="1"/>
   <c r="E61" i="1"/>
   <c r="D61" i="1"/>
   <c r="C61" i="1"/>
   <c r="B61" i="1"/>
   <c r="N55" i="1"/>
   <c r="N54" i="1"/>
   <c r="M56" i="1"/>
   <c r="L56" i="1"/>
   <c r="K56" i="1"/>
   <c r="J56" i="1"/>
   <c r="I56" i="1"/>
   <c r="H56" i="1"/>
   <c r="G56" i="1"/>
   <c r="F56" i="1"/>
@@ -119,112 +107,146 @@
   <c r="N49" i="1"/>
   <c r="N48" i="1"/>
   <c r="M50" i="1"/>
   <c r="L50" i="1"/>
   <c r="K50" i="1"/>
   <c r="J50" i="1"/>
   <c r="I50" i="1"/>
   <c r="H50" i="1"/>
   <c r="G50" i="1"/>
   <c r="F50" i="1"/>
   <c r="E50" i="1"/>
   <c r="D50" i="1"/>
   <c r="C50" i="1"/>
   <c r="B50" i="1"/>
   <c r="N44" i="1"/>
   <c r="N28" i="1"/>
   <c r="N27" i="1"/>
   <c r="N26" i="1"/>
   <c r="N25" i="1"/>
   <c r="N21" i="1"/>
   <c r="N61" i="1" l="1"/>
   <c r="N50" i="1"/>
   <c r="N56" i="1"/>
   <c r="L15" i="1" l="1"/>
   <c r="L63" i="1" s="1"/>
+  <c r="L67" i="1" s="1"/>
   <c r="K15" i="1"/>
   <c r="K63" i="1" s="1"/>
+  <c r="K67" i="1" s="1"/>
   <c r="J15" i="1"/>
   <c r="J63" i="1" s="1"/>
+  <c r="J67" i="1" s="1"/>
   <c r="I15" i="1"/>
   <c r="I63" i="1" s="1"/>
+  <c r="I67" i="1" s="1"/>
   <c r="H15" i="1"/>
   <c r="H63" i="1" s="1"/>
+  <c r="H67" i="1" s="1"/>
   <c r="G15" i="1"/>
   <c r="G63" i="1" s="1"/>
+  <c r="G67" i="1" s="1"/>
   <c r="F15" i="1"/>
   <c r="F63" i="1" s="1"/>
+  <c r="F67" i="1" s="1"/>
   <c r="E15" i="1"/>
   <c r="E63" i="1" s="1"/>
+  <c r="E67" i="1" s="1"/>
   <c r="D15" i="1"/>
   <c r="D63" i="1" s="1"/>
+  <c r="D67" i="1" s="1"/>
   <c r="C15" i="1"/>
   <c r="C63" i="1" s="1"/>
+  <c r="C67" i="1" s="1"/>
   <c r="B15" i="1"/>
   <c r="B63" i="1" s="1"/>
   <c r="N53" i="1"/>
   <c r="N37" i="1"/>
   <c r="N43" i="1"/>
   <c r="N42" i="1"/>
   <c r="N41" i="1"/>
   <c r="N32" i="1"/>
   <c r="N38" i="1"/>
   <c r="N40" i="1"/>
   <c r="N39" i="1"/>
   <c r="N33" i="1"/>
   <c r="N36" i="1"/>
   <c r="N35" i="1"/>
   <c r="N34" i="1"/>
   <c r="N31" i="1"/>
   <c r="N30" i="1"/>
   <c r="N23" i="1"/>
   <c r="N22" i="1"/>
   <c r="N20" i="1"/>
   <c r="M15" i="1"/>
   <c r="M63" i="1" s="1"/>
+  <c r="M67" i="1" s="1"/>
   <c r="N11" i="1"/>
   <c r="N12" i="1"/>
   <c r="N13" i="1"/>
   <c r="N14" i="1"/>
   <c r="N19" i="1"/>
   <c r="B67" i="1" l="1"/>
+  <c r="B68" i="1" s="1"/>
   <c r="N63" i="1"/>
   <c r="N15" i="1"/>
   <c r="N45" i="1"/>
   <c r="N67" i="1" l="1"/>
   <c r="N68" i="1" s="1"/>
   <c r="C8" i="1"/>
+  <c r="C66" i="1" s="1"/>
+  <c r="C68" i="1" s="1"/>
   <c r="D8" i="1" l="1"/>
+  <c r="D66" i="1" s="1"/>
+  <c r="D68" i="1" s="1"/>
   <c r="E8" i="1" l="1"/>
+  <c r="E66" i="1" s="1"/>
+  <c r="E68" i="1" s="1"/>
   <c r="F8" i="1" l="1"/>
+  <c r="F66" i="1" s="1"/>
+  <c r="F68" i="1" s="1"/>
   <c r="G8" i="1" l="1"/>
+  <c r="G66" i="1" s="1"/>
+  <c r="G68" i="1" s="1"/>
   <c r="H8" i="1" l="1"/>
+  <c r="H66" i="1" s="1"/>
+  <c r="H68" i="1" s="1"/>
   <c r="I8" i="1" l="1"/>
+  <c r="I66" i="1" s="1"/>
+  <c r="I68" i="1" s="1"/>
   <c r="J8" i="1" l="1"/>
+  <c r="J66" i="1" s="1"/>
+  <c r="J68" i="1" s="1"/>
   <c r="K8" i="1" l="1"/>
+  <c r="K66" i="1" s="1"/>
+  <c r="K68" i="1" s="1"/>
   <c r="L8" i="1" l="1"/>
+  <c r="L66" i="1" s="1"/>
+  <c r="L68" i="1" s="1"/>
   <c r="M8" i="1" l="1"/>
+  <c r="M66" i="1" s="1"/>
+  <c r="M68" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <si>
     <t>Marts</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>Juni</t>
   </si>
   <si>
     <t>Juli</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>Oktober</t>
@@ -421,59 +443,62 @@
   <si>
     <t>Vedligehold af driftsmidler</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,000"/>
     <numFmt numFmtId="165" formatCode="#.##0"/>
     <numFmt numFmtId="166" formatCode="#.##000"/>
     <numFmt numFmtId="167" formatCode="&quot;kr&quot;\ #.##0\ ;\(&quot;kr&quot;\ #.##0\)"/>
     <numFmt numFmtId="168" formatCode="d\-mmm"/>
     <numFmt numFmtId="169" formatCode="dd/mm"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -625,51 +650,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="0"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="3" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
@@ -686,56 +711,55 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="7" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="6" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="7" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="5" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="8" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="9" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="9" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Beløb0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Dato" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Fast" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Komma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Overskrift 1" xfId="5" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Overskrift 2" xfId="6" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Punktum0" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Total" xfId="8" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1082,165 +1106,165 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A3:N68"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A38" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="R24" sqref="R24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1640625" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="60.7265625" style="8" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="247" max="16384" width="9.1796875" style="8"/>
+    <col min="1" max="1" width="60.6640625" style="8" customWidth="1"/>
+    <col min="2" max="13" width="11.6640625" style="8" customWidth="1"/>
+    <col min="14" max="14" width="13.5" style="8" customWidth="1"/>
+    <col min="15" max="246" width="10.33203125" style="8" customWidth="1"/>
+    <col min="247" max="16384" width="9.1640625" style="8"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="26" t="s">
+    <row r="3" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="26"/>
-[...13 lines deleted...]
-    <row r="4" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+      <c r="N3" s="25"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A4" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:14" ht="24" x14ac:dyDescent="0.3">
       <c r="A5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="12"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A6" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>69</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="J6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>6</v>
       </c>
       <c r="L6" s="19" t="s">
         <v>7</v>
       </c>
       <c r="M6" s="19" t="s">
         <v>8</v>
       </c>
       <c r="N6" s="17" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="13"/>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B8" s="4">
         <v>0</v>
       </c>
       <c r="C8" s="4">
         <f>+B68</f>
         <v>0</v>
       </c>
       <c r="D8" s="4">
         <f t="shared" ref="D8:M8" si="0">+C68</f>
         <v>0</v>
       </c>
       <c r="E8" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F8" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G8" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
@@ -1249,265 +1273,265 @@
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I8" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="J8" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K8" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L8" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M8" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N8" s="13"/>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="14"/>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A10" s="20" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="18"/>
       <c r="C10" s="18"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="14"/>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="1">
         <v>0</v>
       </c>
       <c r="C11" s="1">
         <v>0</v>
       </c>
       <c r="D11" s="1">
         <v>0</v>
       </c>
       <c r="E11" s="1">
         <v>0</v>
       </c>
       <c r="F11" s="1">
         <v>0</v>
       </c>
       <c r="G11" s="1">
         <v>0</v>
       </c>
       <c r="H11" s="1">
         <v>0</v>
       </c>
       <c r="I11" s="1">
         <v>0</v>
       </c>
       <c r="J11" s="1">
         <v>0</v>
       </c>
       <c r="K11" s="1">
         <v>0</v>
       </c>
       <c r="L11" s="1">
         <v>0</v>
       </c>
       <c r="M11" s="1">
         <v>0</v>
       </c>
       <c r="N11" s="14">
         <f>SUM(B11:M11)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="1">
         <v>0</v>
       </c>
       <c r="C12" s="1">
         <v>0</v>
       </c>
       <c r="D12" s="1">
         <v>0</v>
       </c>
       <c r="E12" s="1">
         <v>0</v>
       </c>
       <c r="F12" s="1">
         <v>0</v>
       </c>
       <c r="G12" s="1">
         <v>0</v>
       </c>
       <c r="H12" s="1">
         <v>0</v>
       </c>
       <c r="I12" s="1">
         <v>0</v>
       </c>
       <c r="J12" s="1">
         <v>0</v>
       </c>
       <c r="K12" s="1">
         <v>0</v>
       </c>
       <c r="L12" s="1">
         <v>0</v>
       </c>
       <c r="M12" s="1">
         <v>0</v>
       </c>
       <c r="N12" s="14">
         <f>SUM(B12:M12)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="1">
         <v>0</v>
       </c>
       <c r="C13" s="1">
         <v>0</v>
       </c>
       <c r="D13" s="1">
         <v>0</v>
       </c>
       <c r="E13" s="1">
         <v>0</v>
       </c>
       <c r="F13" s="1">
         <v>0</v>
       </c>
       <c r="G13" s="1">
         <v>0</v>
       </c>
       <c r="H13" s="1">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="1">
         <v>0</v>
       </c>
       <c r="K13" s="1">
         <v>0</v>
       </c>
       <c r="L13" s="1">
         <v>0</v>
       </c>
       <c r="M13" s="1">
         <v>0</v>
       </c>
       <c r="N13" s="14">
         <f>SUM(B13:M13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="1">
         <v>0</v>
       </c>
       <c r="C14" s="1">
         <v>0</v>
       </c>
       <c r="D14" s="1">
         <v>0</v>
       </c>
       <c r="E14" s="1">
         <v>0</v>
       </c>
       <c r="F14" s="1">
         <v>0</v>
       </c>
       <c r="G14" s="1">
         <v>0</v>
       </c>
       <c r="H14" s="1">
         <v>0</v>
       </c>
       <c r="I14" s="1">
         <v>0</v>
       </c>
       <c r="J14" s="1">
         <v>0</v>
       </c>
       <c r="K14" s="1">
         <v>0</v>
       </c>
       <c r="L14" s="1">
         <v>0</v>
       </c>
       <c r="M14" s="1">
         <v>0</v>
       </c>
       <c r="N14" s="14">
         <f>SUM(B14:M14)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="6">
         <f>SUM(B11:B14)</f>
         <v>0</v>
       </c>
       <c r="C15" s="6">
         <f t="shared" ref="C15:M15" si="1">SUM(C10:C14)</f>
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="E15" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="F15" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G15" s="6">
         <f t="shared" si="1"/>
@@ -1520,1219 +1544,1219 @@
       <c r="I15" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J15" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K15" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L15" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M15" s="6">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N15" s="15">
         <f>SUM(B15:M15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="14"/>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="20"/>
       <c r="N17" s="13"/>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A18" s="24" t="s">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="14"/>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A19" s="22" t="s">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="21" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="1">
         <v>0</v>
       </c>
       <c r="C19" s="1">
         <v>0</v>
       </c>
       <c r="D19" s="1">
         <v>0</v>
       </c>
       <c r="E19" s="1">
         <v>0</v>
       </c>
       <c r="F19" s="1">
         <v>0</v>
       </c>
       <c r="G19" s="1">
         <v>0</v>
       </c>
       <c r="H19" s="1">
         <v>0</v>
       </c>
       <c r="I19" s="1">
         <v>0</v>
       </c>
       <c r="J19" s="1">
         <v>0</v>
       </c>
       <c r="K19" s="1">
         <v>0</v>
       </c>
       <c r="L19" s="1">
         <v>0</v>
       </c>
       <c r="M19" s="1">
         <v>0</v>
       </c>
       <c r="N19" s="14">
         <f t="shared" ref="N19:N45" si="2">SUM(B19:M19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B20" s="1">
         <v>0</v>
       </c>
       <c r="C20" s="1">
         <v>0</v>
       </c>
       <c r="D20" s="1">
         <v>0</v>
       </c>
       <c r="E20" s="1">
         <v>0</v>
       </c>
       <c r="F20" s="1">
         <v>0</v>
       </c>
       <c r="G20" s="1">
         <v>0</v>
       </c>
       <c r="H20" s="1">
         <v>0</v>
       </c>
       <c r="I20" s="1">
         <v>0</v>
       </c>
       <c r="J20" s="1">
         <v>0</v>
       </c>
       <c r="K20" s="1">
         <v>0</v>
       </c>
       <c r="L20" s="1">
         <v>0</v>
       </c>
       <c r="M20" s="1">
         <v>0</v>
       </c>
       <c r="N20" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="1">
         <v>0</v>
       </c>
       <c r="C21" s="1">
         <v>0</v>
       </c>
       <c r="D21" s="1">
         <v>0</v>
       </c>
       <c r="E21" s="1">
         <v>0</v>
       </c>
       <c r="F21" s="1">
         <v>0</v>
       </c>
       <c r="G21" s="1">
         <v>0</v>
       </c>
       <c r="H21" s="1">
         <v>0</v>
       </c>
       <c r="I21" s="1">
         <v>0</v>
       </c>
       <c r="J21" s="1">
         <v>0</v>
       </c>
       <c r="K21" s="1">
         <v>0</v>
       </c>
       <c r="L21" s="1">
         <v>0</v>
       </c>
       <c r="M21" s="1">
         <v>0</v>
       </c>
       <c r="N21" s="14">
         <f t="shared" ref="N21" si="3">SUM(B21:M21)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="1">
         <v>0</v>
       </c>
       <c r="C22" s="1">
         <v>0</v>
       </c>
       <c r="D22" s="1">
         <v>0</v>
       </c>
       <c r="E22" s="1">
         <v>0</v>
       </c>
       <c r="F22" s="1">
         <v>0</v>
       </c>
       <c r="G22" s="1">
         <v>0</v>
       </c>
       <c r="H22" s="1">
         <v>0</v>
       </c>
       <c r="I22" s="1">
         <v>0</v>
       </c>
       <c r="J22" s="1">
         <v>0</v>
       </c>
       <c r="K22" s="1">
         <v>0</v>
       </c>
       <c r="L22" s="1">
         <v>0</v>
       </c>
       <c r="M22" s="1">
         <v>0</v>
       </c>
       <c r="N22" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B23" s="1">
         <v>0</v>
       </c>
       <c r="C23" s="1">
         <v>0</v>
       </c>
       <c r="D23" s="1">
         <v>0</v>
       </c>
       <c r="E23" s="1">
         <v>0</v>
       </c>
       <c r="F23" s="1">
         <v>0</v>
       </c>
       <c r="G23" s="1">
         <v>0</v>
       </c>
       <c r="H23" s="1">
         <v>0</v>
       </c>
       <c r="I23" s="1">
         <v>0</v>
       </c>
       <c r="J23" s="1">
         <v>0</v>
       </c>
       <c r="K23" s="1">
         <v>0</v>
       </c>
       <c r="L23" s="1">
         <v>0</v>
       </c>
       <c r="M23" s="1">
         <v>0</v>
       </c>
       <c r="N23" s="14">
         <f>SUM(B23:M23)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A24" s="24" t="s">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="14"/>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A25" s="22" t="s">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="21" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="1">
         <v>0</v>
       </c>
       <c r="C25" s="1">
         <v>0</v>
       </c>
       <c r="D25" s="1">
         <v>0</v>
       </c>
       <c r="E25" s="1">
         <v>0</v>
       </c>
       <c r="F25" s="1">
         <v>0</v>
       </c>
       <c r="G25" s="1">
         <v>0</v>
       </c>
       <c r="H25" s="1">
         <v>0</v>
       </c>
       <c r="I25" s="1">
         <v>0</v>
       </c>
       <c r="J25" s="1">
         <v>0</v>
       </c>
       <c r="K25" s="1">
         <v>0</v>
       </c>
       <c r="L25" s="1">
         <v>0</v>
       </c>
       <c r="M25" s="1">
         <v>0</v>
       </c>
       <c r="N25" s="14">
         <f t="shared" ref="N25:N28" si="4">SUM(B25:M25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A26" s="22" t="s">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B26" s="1">
         <v>0</v>
       </c>
       <c r="C26" s="1">
         <v>0</v>
       </c>
       <c r="D26" s="1">
         <v>0</v>
       </c>
       <c r="E26" s="1">
         <v>0</v>
       </c>
       <c r="F26" s="1">
         <v>0</v>
       </c>
       <c r="G26" s="1">
         <v>0</v>
       </c>
       <c r="H26" s="1">
         <v>0</v>
       </c>
       <c r="I26" s="1">
         <v>0</v>
       </c>
       <c r="J26" s="1">
         <v>0</v>
       </c>
       <c r="K26" s="1">
         <v>0</v>
       </c>
       <c r="L26" s="1">
         <v>0</v>
       </c>
       <c r="M26" s="1">
         <v>0</v>
       </c>
       <c r="N26" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A27" s="22" t="s">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="21" t="s">
         <v>37</v>
       </c>
       <c r="B27" s="1">
         <v>0</v>
       </c>
       <c r="C27" s="1">
         <v>0</v>
       </c>
       <c r="D27" s="1">
         <v>0</v>
       </c>
       <c r="E27" s="1">
         <v>0</v>
       </c>
       <c r="F27" s="1">
         <v>0</v>
       </c>
       <c r="G27" s="1">
         <v>0</v>
       </c>
       <c r="H27" s="1">
         <v>0</v>
       </c>
       <c r="I27" s="1">
         <v>0</v>
       </c>
       <c r="J27" s="1">
         <v>0</v>
       </c>
       <c r="K27" s="1">
         <v>0</v>
       </c>
       <c r="L27" s="1">
         <v>0</v>
       </c>
       <c r="M27" s="1">
         <v>0</v>
       </c>
       <c r="N27" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A28" s="22" t="s">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="1">
         <v>0</v>
       </c>
       <c r="C28" s="1">
         <v>0</v>
       </c>
       <c r="D28" s="1">
         <v>0</v>
       </c>
       <c r="E28" s="1">
         <v>0</v>
       </c>
       <c r="F28" s="1">
         <v>0</v>
       </c>
       <c r="G28" s="1">
         <v>0</v>
       </c>
       <c r="H28" s="1">
         <v>0</v>
       </c>
       <c r="I28" s="1">
         <v>0</v>
       </c>
       <c r="J28" s="1">
         <v>0</v>
       </c>
       <c r="K28" s="1">
         <v>0</v>
       </c>
       <c r="L28" s="1">
         <v>0</v>
       </c>
       <c r="M28" s="1">
         <v>0</v>
       </c>
       <c r="N28" s="14">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A29" s="25" t="s">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A29" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="14"/>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A30" s="22" t="s">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A30" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B30" s="1">
         <v>0</v>
       </c>
       <c r="C30" s="1">
         <v>0</v>
       </c>
       <c r="D30" s="1">
         <v>0</v>
       </c>
       <c r="E30" s="1">
         <v>0</v>
       </c>
       <c r="F30" s="1">
         <v>0</v>
       </c>
       <c r="G30" s="1">
         <v>0</v>
       </c>
       <c r="H30" s="1">
         <v>0</v>
       </c>
       <c r="I30" s="1">
         <v>0</v>
       </c>
       <c r="J30" s="1">
         <v>0</v>
       </c>
       <c r="K30" s="1">
         <v>0</v>
       </c>
       <c r="L30" s="1">
         <v>0</v>
       </c>
       <c r="M30" s="1">
         <v>0</v>
       </c>
       <c r="N30" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A31" s="22" t="s">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A31" s="21" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="1">
         <v>0</v>
       </c>
       <c r="C31" s="1">
         <v>0</v>
       </c>
       <c r="D31" s="1">
         <v>0</v>
       </c>
       <c r="E31" s="1">
         <v>0</v>
       </c>
       <c r="F31" s="1">
         <v>0</v>
       </c>
       <c r="G31" s="1">
         <v>0</v>
       </c>
       <c r="H31" s="1">
         <v>0</v>
       </c>
       <c r="I31" s="1">
         <v>0</v>
       </c>
       <c r="J31" s="1">
         <v>0</v>
       </c>
       <c r="K31" s="1">
         <v>0</v>
       </c>
       <c r="L31" s="1">
         <v>0</v>
       </c>
       <c r="M31" s="1">
         <v>0</v>
       </c>
       <c r="N31" s="14">
         <f t="shared" ref="N31:N42" si="5">SUM(B31:M31)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A32" s="22" t="s">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="1">
         <v>0</v>
       </c>
       <c r="C32" s="1">
         <v>0</v>
       </c>
       <c r="D32" s="1">
         <v>0</v>
       </c>
       <c r="E32" s="1">
         <v>0</v>
       </c>
       <c r="F32" s="1">
         <v>0</v>
       </c>
       <c r="G32" s="1">
         <v>0</v>
       </c>
       <c r="H32" s="1">
         <v>0</v>
       </c>
       <c r="I32" s="1">
         <v>0</v>
       </c>
       <c r="J32" s="1">
         <v>0</v>
       </c>
       <c r="K32" s="1">
         <v>0</v>
       </c>
       <c r="L32" s="1">
         <v>0</v>
       </c>
       <c r="M32" s="1">
         <v>0</v>
       </c>
       <c r="N32" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A33" s="22" t="s">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A33" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="1">
         <v>0</v>
       </c>
       <c r="C33" s="1">
         <v>0</v>
       </c>
       <c r="D33" s="1">
         <v>0</v>
       </c>
       <c r="E33" s="1">
         <v>0</v>
       </c>
       <c r="F33" s="1">
         <v>0</v>
       </c>
       <c r="G33" s="1">
         <v>0</v>
       </c>
       <c r="H33" s="1">
         <v>0</v>
       </c>
       <c r="I33" s="1">
         <v>0</v>
       </c>
       <c r="J33" s="1">
         <v>0</v>
       </c>
       <c r="K33" s="1">
         <v>0</v>
       </c>
       <c r="L33" s="1">
         <v>0</v>
       </c>
       <c r="M33" s="1">
         <v>0</v>
       </c>
       <c r="N33" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A34" s="23" t="s">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A34" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="1">
         <v>0</v>
       </c>
       <c r="C34" s="1">
         <v>0</v>
       </c>
       <c r="D34" s="1">
         <v>0</v>
       </c>
       <c r="E34" s="1">
         <v>0</v>
       </c>
       <c r="F34" s="1">
         <v>0</v>
       </c>
       <c r="G34" s="1">
         <v>0</v>
       </c>
       <c r="H34" s="1">
         <v>0</v>
       </c>
       <c r="I34" s="1">
         <v>0</v>
       </c>
       <c r="J34" s="1">
         <v>0</v>
       </c>
       <c r="K34" s="1">
         <v>0</v>
       </c>
       <c r="L34" s="1">
         <v>0</v>
       </c>
       <c r="M34" s="1">
         <v>0</v>
       </c>
       <c r="N34" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A35" s="23" t="s">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A35" s="22" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="1">
         <v>0</v>
       </c>
       <c r="C35" s="1">
         <v>0</v>
       </c>
       <c r="D35" s="1">
         <v>0</v>
       </c>
       <c r="E35" s="1">
         <v>0</v>
       </c>
       <c r="F35" s="1">
         <v>0</v>
       </c>
       <c r="G35" s="1">
         <v>0</v>
       </c>
       <c r="H35" s="1">
         <v>0</v>
       </c>
       <c r="I35" s="1">
         <v>0</v>
       </c>
       <c r="J35" s="1">
         <v>0</v>
       </c>
       <c r="K35" s="1">
         <v>0</v>
       </c>
       <c r="L35" s="1">
         <v>0</v>
       </c>
       <c r="M35" s="1">
         <v>0</v>
       </c>
       <c r="N35" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A36" s="23" t="s">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A36" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="1">
         <v>0</v>
       </c>
       <c r="C36" s="1">
         <v>0</v>
       </c>
       <c r="D36" s="1">
         <v>0</v>
       </c>
       <c r="E36" s="1">
         <v>0</v>
       </c>
       <c r="F36" s="1">
         <v>0</v>
       </c>
       <c r="G36" s="1">
         <v>0</v>
       </c>
       <c r="H36" s="1">
         <v>0</v>
       </c>
       <c r="I36" s="1">
         <v>0</v>
       </c>
       <c r="J36" s="1">
         <v>0</v>
       </c>
       <c r="K36" s="1">
         <v>0</v>
       </c>
       <c r="L36" s="1">
         <v>0</v>
       </c>
       <c r="M36" s="1">
         <v>0</v>
       </c>
       <c r="N36" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A37" s="22" t="s">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A37" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="1">
         <v>0</v>
       </c>
       <c r="C37" s="1">
         <v>0</v>
       </c>
       <c r="D37" s="1">
         <v>0</v>
       </c>
       <c r="E37" s="1">
         <v>0</v>
       </c>
       <c r="F37" s="1">
         <v>0</v>
       </c>
       <c r="G37" s="1">
         <v>0</v>
       </c>
       <c r="H37" s="1">
         <v>0</v>
       </c>
       <c r="I37" s="1">
         <v>0</v>
       </c>
       <c r="J37" s="1">
         <v>0</v>
       </c>
       <c r="K37" s="1">
         <v>0</v>
       </c>
       <c r="L37" s="1">
         <v>0</v>
       </c>
       <c r="M37" s="1">
         <v>0</v>
       </c>
       <c r="N37" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A38" s="22" t="s">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B38" s="1">
         <v>0</v>
       </c>
       <c r="C38" s="1">
         <v>0</v>
       </c>
       <c r="D38" s="1">
         <v>0</v>
       </c>
       <c r="E38" s="1">
         <v>0</v>
       </c>
       <c r="F38" s="1">
         <v>0</v>
       </c>
       <c r="G38" s="1">
         <v>0</v>
       </c>
       <c r="H38" s="1">
         <v>0</v>
       </c>
       <c r="I38" s="1">
         <v>0</v>
       </c>
       <c r="J38" s="1">
         <v>0</v>
       </c>
       <c r="K38" s="1">
         <v>0</v>
       </c>
       <c r="L38" s="1">
         <v>0</v>
       </c>
       <c r="M38" s="1">
         <v>0</v>
       </c>
       <c r="N38" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A39" s="22" t="s">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A39" s="21" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="1">
         <v>0</v>
       </c>
       <c r="C39" s="1">
         <v>0</v>
       </c>
       <c r="D39" s="1">
         <v>0</v>
       </c>
       <c r="E39" s="1">
         <v>0</v>
       </c>
       <c r="F39" s="1">
         <v>0</v>
       </c>
       <c r="G39" s="1">
         <v>0</v>
       </c>
       <c r="H39" s="1">
         <v>0</v>
       </c>
       <c r="I39" s="1">
         <v>0</v>
       </c>
       <c r="J39" s="1">
         <v>0</v>
       </c>
       <c r="K39" s="1">
         <v>0</v>
       </c>
       <c r="L39" s="1">
         <v>0</v>
       </c>
       <c r="M39" s="1">
         <v>0</v>
       </c>
       <c r="N39" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A40" s="22" t="s">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A40" s="21" t="s">
         <v>26</v>
       </c>
       <c r="B40" s="1">
         <v>0</v>
       </c>
       <c r="C40" s="1">
         <v>0</v>
       </c>
       <c r="D40" s="1">
         <v>0</v>
       </c>
       <c r="E40" s="1">
         <v>0</v>
       </c>
       <c r="F40" s="1">
         <v>0</v>
       </c>
       <c r="G40" s="1">
         <v>0</v>
       </c>
       <c r="H40" s="1">
         <v>0</v>
       </c>
       <c r="I40" s="1">
         <v>0</v>
       </c>
       <c r="J40" s="1">
         <v>0</v>
       </c>
       <c r="K40" s="1">
         <v>0</v>
       </c>
       <c r="L40" s="1">
         <v>0</v>
       </c>
       <c r="M40" s="1">
         <v>0</v>
       </c>
       <c r="N40" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.35">
-      <c r="A41" s="22" t="s">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A41" s="21" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="1">
         <v>0</v>
       </c>
       <c r="C41" s="1">
         <v>0</v>
       </c>
       <c r="D41" s="1">
         <v>0</v>
       </c>
       <c r="E41" s="1">
         <v>0</v>
       </c>
       <c r="F41" s="1">
         <v>0</v>
       </c>
       <c r="G41" s="1">
         <v>0</v>
       </c>
       <c r="H41" s="1">
         <v>0</v>
       </c>
       <c r="I41" s="1">
         <v>0</v>
       </c>
       <c r="J41" s="1">
         <v>0</v>
       </c>
       <c r="K41" s="1">
         <v>0</v>
       </c>
       <c r="L41" s="1">
         <v>0</v>
       </c>
       <c r="M41" s="1">
         <v>0</v>
       </c>
       <c r="N41" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A42" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="1">
         <v>0</v>
       </c>
       <c r="C42" s="1">
         <v>0</v>
       </c>
       <c r="D42" s="1">
         <v>0</v>
       </c>
       <c r="E42" s="1">
         <v>0</v>
       </c>
       <c r="F42" s="1">
         <v>0</v>
       </c>
       <c r="G42" s="1">
         <v>0</v>
       </c>
       <c r="H42" s="1">
         <v>0</v>
       </c>
       <c r="I42" s="1">
         <v>0</v>
       </c>
       <c r="J42" s="1">
         <v>0</v>
       </c>
       <c r="K42" s="1">
         <v>0</v>
       </c>
       <c r="L42" s="1">
         <v>0</v>
       </c>
       <c r="M42" s="1">
         <v>0</v>
       </c>
       <c r="N42" s="14">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A43" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B43" s="1">
         <v>0</v>
       </c>
       <c r="C43" s="1">
         <v>0</v>
       </c>
       <c r="D43" s="1">
         <v>0</v>
       </c>
       <c r="E43" s="1">
         <v>0</v>
       </c>
       <c r="F43" s="1">
         <v>0</v>
       </c>
       <c r="G43" s="1">
         <v>0</v>
       </c>
       <c r="H43" s="1">
         <v>0</v>
       </c>
       <c r="I43" s="1">
         <v>0</v>
       </c>
       <c r="J43" s="1">
         <v>0</v>
       </c>
       <c r="K43" s="1">
         <v>0</v>
       </c>
       <c r="L43" s="1">
         <v>0</v>
       </c>
       <c r="M43" s="1">
         <v>0</v>
       </c>
       <c r="N43" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A44" s="7" t="s">
         <v>56</v>
       </c>
       <c r="B44" s="1">
         <v>0</v>
       </c>
       <c r="C44" s="1">
         <v>0</v>
       </c>
       <c r="D44" s="1">
         <v>0</v>
       </c>
       <c r="E44" s="1">
         <v>0</v>
       </c>
       <c r="F44" s="1">
         <v>0</v>
       </c>
       <c r="G44" s="1">
         <v>0</v>
       </c>
       <c r="H44" s="1">
         <v>0</v>
       </c>
       <c r="I44" s="1">
         <v>0</v>
       </c>
       <c r="J44" s="1">
         <v>0</v>
       </c>
       <c r="K44" s="1">
         <v>0</v>
       </c>
       <c r="L44" s="1">
         <v>0</v>
       </c>
       <c r="M44" s="1">
         <v>0</v>
       </c>
       <c r="N44" s="14">
         <f t="shared" ref="N44" si="6">SUM(B44:M44)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A45" s="4" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="4">
         <f t="shared" ref="B45:M45" si="7">SUM(B19:B44)</f>
         <v>0</v>
       </c>
       <c r="C45" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="D45" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="E45" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="F45" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="G45" s="4">
         <f t="shared" si="7"/>
@@ -2745,175 +2769,175 @@
       <c r="I45" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J45" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K45" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="L45" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M45" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="N45" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="14"/>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A47" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="20"/>
       <c r="C47" s="20"/>
       <c r="D47" s="20"/>
       <c r="E47" s="20"/>
       <c r="F47" s="20"/>
       <c r="G47" s="20"/>
       <c r="H47" s="20"/>
       <c r="I47" s="20"/>
       <c r="J47" s="20"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
       <c r="M47" s="20"/>
       <c r="N47" s="13"/>
     </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>66</v>
       </c>
       <c r="B48" s="1">
         <v>0</v>
       </c>
       <c r="C48" s="1">
         <v>0</v>
       </c>
       <c r="D48" s="1">
         <v>0</v>
       </c>
       <c r="E48" s="1">
         <v>0</v>
       </c>
       <c r="F48" s="1">
         <v>0</v>
       </c>
       <c r="G48" s="1">
         <v>0</v>
       </c>
       <c r="H48" s="1">
         <v>0</v>
       </c>
       <c r="I48" s="1">
         <v>0</v>
       </c>
       <c r="J48" s="1">
         <v>0</v>
       </c>
       <c r="K48" s="1">
         <v>0</v>
       </c>
       <c r="L48" s="1">
         <v>0</v>
       </c>
       <c r="M48" s="1">
         <v>0</v>
       </c>
       <c r="N48" s="14">
         <f t="shared" ref="N48:N50" si="8">SUM(B48:M48)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>67</v>
       </c>
       <c r="B49" s="1">
         <v>0</v>
       </c>
       <c r="C49" s="1">
         <v>0</v>
       </c>
       <c r="D49" s="1">
         <v>0</v>
       </c>
       <c r="E49" s="1">
         <v>0</v>
       </c>
       <c r="F49" s="1">
         <v>0</v>
       </c>
       <c r="G49" s="1">
         <v>0</v>
       </c>
       <c r="H49" s="1">
         <v>0</v>
       </c>
       <c r="I49" s="1">
         <v>0</v>
       </c>
       <c r="J49" s="1">
         <v>0</v>
       </c>
       <c r="K49" s="1">
         <v>0</v>
       </c>
       <c r="L49" s="1">
         <v>0</v>
       </c>
       <c r="M49" s="1">
         <v>0</v>
       </c>
       <c r="N49" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A50" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B50" s="4">
         <f>+B48-B49</f>
         <v>0</v>
       </c>
       <c r="C50" s="4">
         <f t="shared" ref="C50:M50" si="9">+C48-C49</f>
         <v>0</v>
       </c>
       <c r="D50" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="E50" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F50" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G50" s="4">
         <f t="shared" si="9"/>
@@ -2926,220 +2950,220 @@
       <c r="I50" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J50" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K50" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="L50" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="M50" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="N50" s="14">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A51" s="3"/>
       <c r="B51" s="1"/>
       <c r="C51" s="1"/>
       <c r="D51" s="1"/>
       <c r="E51" s="1"/>
       <c r="F51" s="1"/>
       <c r="G51" s="1"/>
       <c r="H51" s="1"/>
       <c r="I51" s="1"/>
       <c r="J51" s="1"/>
       <c r="K51" s="1"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
       <c r="N51" s="13"/>
     </row>
-    <row r="52" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A52" s="20" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="20"/>
       <c r="C52" s="20"/>
       <c r="D52" s="20"/>
       <c r="E52" s="20"/>
       <c r="F52" s="20"/>
       <c r="G52" s="20"/>
       <c r="H52" s="20"/>
       <c r="I52" s="20"/>
       <c r="J52" s="20"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
       <c r="M52" s="20"/>
       <c r="N52" s="13"/>
     </row>
-    <row r="53" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A53" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B53" s="1">
         <v>0</v>
       </c>
       <c r="C53" s="1">
         <v>0</v>
       </c>
       <c r="D53" s="1">
         <v>0</v>
       </c>
       <c r="E53" s="1">
         <v>0</v>
       </c>
       <c r="F53" s="1">
         <v>0</v>
       </c>
       <c r="G53" s="1">
         <v>0</v>
       </c>
       <c r="H53" s="1">
         <v>0</v>
       </c>
       <c r="I53" s="1">
         <v>0</v>
       </c>
       <c r="J53" s="1">
         <v>0</v>
       </c>
       <c r="K53" s="1">
         <v>0</v>
       </c>
       <c r="L53" s="1">
         <v>0</v>
       </c>
       <c r="M53" s="1">
         <v>0</v>
       </c>
       <c r="N53" s="14">
         <f>SUM(B53:M53)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>48</v>
       </c>
       <c r="B54" s="1">
         <v>0</v>
       </c>
       <c r="C54" s="1">
         <v>0</v>
       </c>
       <c r="D54" s="1">
         <v>0</v>
       </c>
       <c r="E54" s="1">
         <v>0</v>
       </c>
       <c r="F54" s="1">
         <v>0</v>
       </c>
       <c r="G54" s="1">
         <v>0</v>
       </c>
       <c r="H54" s="1">
         <v>0</v>
       </c>
       <c r="I54" s="1">
         <v>0</v>
       </c>
       <c r="J54" s="1">
         <v>0</v>
       </c>
       <c r="K54" s="1">
         <v>0</v>
       </c>
       <c r="L54" s="1">
         <v>0</v>
       </c>
       <c r="M54" s="1">
         <v>0</v>
       </c>
       <c r="N54" s="14">
         <f t="shared" ref="N54:N55" si="10">SUM(B54:M54)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="1">
         <v>0</v>
       </c>
       <c r="C55" s="1">
         <v>0</v>
       </c>
       <c r="D55" s="1">
         <v>0</v>
       </c>
       <c r="E55" s="1">
         <v>0</v>
       </c>
       <c r="F55" s="1">
         <v>0</v>
       </c>
       <c r="G55" s="1">
         <v>0</v>
       </c>
       <c r="H55" s="1">
         <v>0</v>
       </c>
       <c r="I55" s="1">
         <v>0</v>
       </c>
       <c r="J55" s="1">
         <v>0</v>
       </c>
       <c r="K55" s="1">
         <v>0</v>
       </c>
       <c r="L55" s="1">
         <v>0</v>
       </c>
       <c r="M55" s="1">
         <v>0</v>
       </c>
       <c r="N55" s="14">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A56" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B56" s="4">
         <f>+B53-B54+B55</f>
         <v>0</v>
       </c>
       <c r="C56" s="4">
         <f t="shared" ref="C56:M56" si="11">+C53-C54+C55</f>
         <v>0</v>
       </c>
       <c r="D56" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="E56" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F56" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="G56" s="4">
         <f t="shared" si="11"/>
@@ -3152,175 +3176,175 @@
       <c r="I56" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="J56" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="K56" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L56" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="M56" s="4">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="N56" s="14">
         <f t="shared" ref="N56" si="12">SUM(B56:M56)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A57" s="3"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
       <c r="N57" s="13"/>
     </row>
-    <row r="58" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A58" s="20" t="s">
         <v>55</v>
       </c>
       <c r="B58" s="20"/>
       <c r="C58" s="20"/>
       <c r="D58" s="20"/>
       <c r="E58" s="20"/>
       <c r="F58" s="20"/>
       <c r="G58" s="20"/>
       <c r="H58" s="20"/>
       <c r="I58" s="20"/>
       <c r="J58" s="20"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
       <c r="M58" s="20"/>
       <c r="N58" s="13"/>
     </row>
-    <row r="59" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B59" s="1">
         <v>0</v>
       </c>
       <c r="C59" s="1">
         <v>0</v>
       </c>
       <c r="D59" s="1">
         <v>0</v>
       </c>
       <c r="E59" s="1">
         <v>0</v>
       </c>
       <c r="F59" s="1">
         <v>0</v>
       </c>
       <c r="G59" s="1">
         <v>0</v>
       </c>
       <c r="H59" s="1">
         <v>0</v>
       </c>
       <c r="I59" s="1">
         <v>0</v>
       </c>
       <c r="J59" s="1">
         <v>0</v>
       </c>
       <c r="K59" s="1">
         <v>0</v>
       </c>
       <c r="L59" s="1">
         <v>0</v>
       </c>
       <c r="M59" s="1">
         <v>0</v>
       </c>
       <c r="N59" s="14">
         <f t="shared" ref="N59:N63" si="13">SUM(B59:M59)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B60" s="1">
         <v>0</v>
       </c>
       <c r="C60" s="1">
         <v>0</v>
       </c>
       <c r="D60" s="1">
         <v>0</v>
       </c>
       <c r="E60" s="1">
         <v>0</v>
       </c>
       <c r="F60" s="1">
         <v>0</v>
       </c>
       <c r="G60" s="1">
         <v>0</v>
       </c>
       <c r="H60" s="1">
         <v>0</v>
       </c>
       <c r="I60" s="1">
         <v>0</v>
       </c>
       <c r="J60" s="1">
         <v>0</v>
       </c>
       <c r="K60" s="1">
         <v>0</v>
       </c>
       <c r="L60" s="1">
         <v>0</v>
       </c>
       <c r="M60" s="1">
         <v>0</v>
       </c>
       <c r="N60" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A61" s="4" t="s">
         <v>50</v>
       </c>
       <c r="B61" s="4">
         <f>SUM(B59:B60)</f>
         <v>0</v>
       </c>
       <c r="C61" s="4">
         <f t="shared" ref="C61:M61" si="14">SUM(C59:C60)</f>
         <v>0</v>
       </c>
       <c r="D61" s="4">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="E61" s="4">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F61" s="4">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="G61" s="4">
         <f t="shared" si="14"/>
@@ -3333,67 +3357,67 @@
       <c r="I61" s="4">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="J61" s="4">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="K61" s="4">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="L61" s="4">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="M61" s="4">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="N61" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A62" s="3"/>
       <c r="B62" s="1"/>
       <c r="C62" s="1"/>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="1"/>
       <c r="H62" s="1"/>
       <c r="I62" s="1"/>
       <c r="J62" s="1"/>
       <c r="K62" s="1"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
       <c r="N62" s="13"/>
     </row>
-    <row r="63" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A63" s="4" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="4">
         <f t="shared" ref="B63:M63" si="15">B15-B45-B50-B56-B61</f>
         <v>0</v>
       </c>
       <c r="C63" s="4">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="D63" s="4">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="E63" s="4">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="F63" s="4">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G63" s="4">
         <f t="shared" si="15"/>
@@ -3406,266 +3430,363 @@
       <c r="I63" s="4">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="J63" s="4">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="K63" s="4">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="L63" s="4">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="M63" s="4">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="N63" s="14">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A64" s="3"/>
       <c r="B64" s="1"/>
       <c r="C64" s="1"/>
       <c r="D64" s="1"/>
       <c r="E64" s="1"/>
       <c r="F64" s="1"/>
       <c r="G64" s="1"/>
       <c r="H64" s="1"/>
       <c r="I64" s="1"/>
       <c r="J64" s="1"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="13"/>
     </row>
-    <row r="65" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A65" s="20" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="20"/>
       <c r="C65" s="20"/>
       <c r="D65" s="20"/>
       <c r="E65" s="20"/>
       <c r="F65" s="20"/>
       <c r="G65" s="20"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
       <c r="J65" s="20"/>
       <c r="K65" s="20"/>
       <c r="L65" s="20"/>
       <c r="M65" s="20"/>
       <c r="N65" s="13"/>
     </row>
-    <row r="66" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B66" s="1">
         <f>+B8</f>
         <v>0</v>
       </c>
       <c r="C66" s="1">
+        <f t="shared" ref="C66:M66" si="16">+C8</f>
         <v>0</v>
       </c>
       <c r="D66" s="1">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="E66" s="1">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="F66" s="1">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="G66" s="1">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H66" s="1">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="I66" s="1">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="J66" s="1">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="K66" s="1">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="L66" s="1">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="M66" s="1">
+        <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="N66" s="13">
         <f>+B66</f>
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B67" s="1">
         <f>+B63</f>
         <v>0</v>
       </c>
       <c r="C67" s="1">
+        <f t="shared" ref="C67:M67" si="17">+C63</f>
         <v>0</v>
       </c>
       <c r="D67" s="1">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="E67" s="1">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="F67" s="1">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="G67" s="1">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="H67" s="1">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I67" s="1">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="J67" s="1">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="K67" s="1">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="L67" s="1">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="M67" s="1">
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="N67" s="14">
         <f>SUM(B67:M67)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:14" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A68" s="20" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="20">
         <f>+B66+B67</f>
         <v>0</v>
       </c>
       <c r="C68" s="20">
-        <f t="shared" ref="C68:M68" si="16">+C66+C67</f>
+        <f t="shared" ref="C68:M68" si="18">+C66+C67</f>
         <v>0</v>
       </c>
       <c r="D68" s="20">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="E68" s="20">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="F68" s="20">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="G68" s="20">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="H68" s="20">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="I68" s="20">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="J68" s="20">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="K68" s="20">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="L68" s="20">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="M68" s="20">
-        <f t="shared" si="16"/>
+        <f t="shared" si="18"/>
         <v>0</v>
       </c>
       <c r="N68" s="16">
         <f>+N66-N67</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:N3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.45" right="0.56000000000000005" top="0.76" bottom="0.55118110236220474" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="67" orientation="landscape" horizontalDpi="4294967292" verticalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;8
 Download fra www.startvaekst.dk</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="8f557624-d6a7-40e5-a06f-ebe44359847b">EAEXP2DD475P-1149199250-6601731</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8f557624-d6a7-40e5-a06f-ebe44359847b">
+      <Url>https://erstdk.sharepoint.com/teams/share/_layouts/15/DocIdRedir.aspx?ID=EAEXP2DD475P-1149199250-6601731</Url>
+      <Description>EAEXP2DD475P-1149199250-6601731</Description>
+    </_dlc_DocIdUrl>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ba3c0d19-9a85-4c97-b951-b8742efd782e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="8f557624-d6a7-40e5-a06f-ebe44359847b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010028823DAD65BFDC47A3186F100C863B32" ma:contentTypeVersion="12904" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="9ea4af3eb5541ee0877c3cb70d199b88">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8f557624-d6a7-40e5-a06f-ebe44359847b" xmlns:ns3="ba3c0d19-9a85-4c97-b951-b8742efd782e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="23aec7db2740600db558e6c472b0e9f9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8f557624-d6a7-40e5-a06f-ebe44359847b"/>
     <xsd:import namespace="ba3c0d19-9a85-4c97-b951-b8742efd782e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_ExpireDateSaved" minOccurs="0"/>
@@ -3924,182 +4045,107 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78C455ED-7D66-481C-AE36-4775C1D3B17C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35C8DCE6-48F3-4D82-8291-6D81787E244A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDD6EEED-6725-4AC8-B993-6B46A0AC619C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="ba3c0d19-9a85-4c97-b951-b8742efd782e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="8f557624-d6a7-40e5-a06f-ebe44359847b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B198233-1A16-403C-8A10-86F0BF708C5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8f557624-d6a7-40e5-a06f-ebe44359847b"/>
     <ds:schemaRef ds:uri="ba3c0d19-9a85-4c97-b951-b8742efd782e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Navngivne områder</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Likviditetsbudget</vt:lpstr>
       <vt:lpstr>Likviditetsbudget!Udskriftsområde</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>