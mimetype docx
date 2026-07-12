--- v0 (2025-10-15)
+++ v1 (2026-07-12)
@@ -13,51 +13,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D8D0271" w14:textId="77777777" w:rsidR="007754E4" w:rsidRPr="007D61E7" w:rsidRDefault="00917DB6" w:rsidP="00917DB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D61E7">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007D61E7">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:drawing>
@@ -200,60 +200,59 @@
                 <w:t xml:space="preserve">Indsæt selskabets </w:t>
               </w:r>
               <w:r w:rsidR="00193E9F" w:rsidRPr="004A1021">
                 <w:rPr>
                   <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
                   <w:b/>
                   <w:sz w:val="52"/>
                   <w:szCs w:val="52"/>
                   <w:highlight w:val="lightGray"/>
                 </w:rPr>
                 <w:t>navn</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="4D8D0274" w14:textId="77777777" w:rsidR="00BB728D" w:rsidRPr="007D61E7" w:rsidRDefault="00BB728D" w:rsidP="004626B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BB728D" w:rsidRPr="007D61E7" w:rsidSect="00E9319B">
+        <w:sectPr w:rsidR="00BB728D" w:rsidRPr="007D61E7" w:rsidSect="00AB11E5">
           <w:headerReference w:type="default" r:id="rId12"/>
-          <w:footerReference w:type="default" r:id="rId13"/>
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:type w:val="nextColumn"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1361" w:bottom="1134" w:left="1361" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:vAlign w:val="center"/>
-          <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D8D0275" w14:textId="77777777" w:rsidR="00EC6FAB" w:rsidRPr="007D61E7" w:rsidRDefault="00EC6FAB" w:rsidP="00EC6FAB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D61E7">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
           <w:i/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D8D02AA" wp14:editId="4D8D02AB">
@@ -1955,327 +1954,317 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D8D02A6" w14:textId="77777777" w:rsidR="00485959" w:rsidRPr="007D61E7" w:rsidRDefault="00485959" w:rsidP="00485959">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D61E7">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Underskrift:</w:t>
       </w:r>
       <w:r w:rsidRPr="007D61E7">
         <w:rPr>
           <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8D02A7" w14:textId="77777777" w:rsidR="007754E4" w:rsidRPr="007D61E7" w:rsidRDefault="007754E4">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="007754E4" w:rsidRPr="007D61E7" w:rsidSect="00DF07B3">
+    <w:p w14:paraId="4D8D02A7" w14:textId="77777777" w:rsidR="007754E4" w:rsidRDefault="007754E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325EBD5B" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDA8B80" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAA2BB6" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD9BB40" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DB73BF" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15EB793B" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C9E74D2" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BCE42C" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="499BDCCD" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742DA02B" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A70E35A" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E93ED49" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A1B2FAD" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51AB9DA0" w14:textId="77777777" w:rsidR="00E213F7" w:rsidRPr="007D61E7" w:rsidRDefault="00E213F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E213F7" w:rsidRPr="007D61E7" w:rsidSect="00E213F7">
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1361" w:bottom="1134" w:left="1361" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgNumType w:start="1" w:chapStyle="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0543D094" w14:textId="77777777" w:rsidR="00B44608" w:rsidRDefault="00B44608" w:rsidP="007754E4">
+    <w:p w14:paraId="044C1116" w14:textId="77777777" w:rsidR="008B1BA7" w:rsidRDefault="008B1BA7" w:rsidP="007754E4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05F094F8" w14:textId="77777777" w:rsidR="00B44608" w:rsidRDefault="00B44608" w:rsidP="007754E4">
+    <w:p w14:paraId="08287C98" w14:textId="77777777" w:rsidR="008B1BA7" w:rsidRDefault="008B1BA7" w:rsidP="007754E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IBM Plex Sans">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30A770A4" w14:textId="3A02CCE3" w:rsidR="007324A3" w:rsidRDefault="007324A3">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4D8D02B7" w14:textId="77777777" w:rsidR="00E9319B" w:rsidRDefault="00E9319B" w:rsidP="00AB11E5">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:id w:val="-178277558"/>
+      <w:id w:val="-493493534"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:sdt>
-[...141 lines deleted...]
-      <w:p w14:paraId="4D8D02B6" w14:textId="77777777" w:rsidR="00E9319B" w:rsidRDefault="00000000">
+      <w:p w14:paraId="0D5716B0" w14:textId="288AD648" w:rsidR="00E213F7" w:rsidRDefault="00E213F7">
         <w:pPr>
           <w:pStyle w:val="Sidefod"/>
-          <w:jc w:val="center"/>
+          <w:jc w:val="right"/>
         </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="4D8D02B7" w14:textId="77777777" w:rsidR="00E9319B" w:rsidRDefault="00E9319B">
+  <w:p w14:paraId="1074C9B1" w14:textId="4C4704AE" w:rsidR="006B3A08" w:rsidRDefault="006B3A08" w:rsidP="00AB11E5">
     <w:pPr>
       <w:pStyle w:val="Sidefod"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4819"/>
+        <w:tab w:val="clear" w:pos="9638"/>
+        <w:tab w:val="left" w:pos="1816"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56BF57C8" w14:textId="77777777" w:rsidR="00B44608" w:rsidRDefault="00B44608" w:rsidP="007754E4">
+    <w:p w14:paraId="09BEFEAD" w14:textId="77777777" w:rsidR="008B1BA7" w:rsidRDefault="008B1BA7" w:rsidP="007754E4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C11612B" w14:textId="77777777" w:rsidR="00B44608" w:rsidRDefault="00B44608" w:rsidP="007754E4">
+    <w:p w14:paraId="5F2326E6" w14:textId="77777777" w:rsidR="008B1BA7" w:rsidRDefault="008B1BA7" w:rsidP="007754E4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D8D02B1" w14:textId="77777777" w:rsidR="0039240F" w:rsidRDefault="00917DB6">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D8D02B8" wp14:editId="4D8D02B9">
           <wp:extent cx="4248150" cy="476250"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Billede 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2"/>
                   <pic:cNvPicPr>
@@ -2297,51 +2286,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="4248150" cy="476250"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="006C4DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96444E86"/>
     <w:lvl w:ilvl="0" w:tplc="0406000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04060019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0406001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3033,52 +3022,52 @@
   <w:num w:numId="1" w16cid:durableId="92211747">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2092963647">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="319893624">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1140533835">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2084721121">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1176649834">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1723478702">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3086,118 +3075,126 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BB728D"/>
     <w:rsid w:val="000D2985"/>
     <w:rsid w:val="00193E9F"/>
     <w:rsid w:val="00196BDF"/>
     <w:rsid w:val="001C29F5"/>
     <w:rsid w:val="002105F4"/>
     <w:rsid w:val="003272AC"/>
     <w:rsid w:val="00371E02"/>
     <w:rsid w:val="0039240F"/>
     <w:rsid w:val="004626B0"/>
     <w:rsid w:val="0046383A"/>
     <w:rsid w:val="00485959"/>
     <w:rsid w:val="0050719D"/>
     <w:rsid w:val="00526BAD"/>
     <w:rsid w:val="00535490"/>
     <w:rsid w:val="00546FFD"/>
     <w:rsid w:val="0064144E"/>
     <w:rsid w:val="0068324D"/>
+    <w:rsid w:val="006B3A08"/>
+    <w:rsid w:val="007324A3"/>
     <w:rsid w:val="00765CC6"/>
     <w:rsid w:val="007754E4"/>
     <w:rsid w:val="007D61E7"/>
     <w:rsid w:val="00802174"/>
     <w:rsid w:val="00802231"/>
+    <w:rsid w:val="00882B6A"/>
     <w:rsid w:val="008A7C5B"/>
+    <w:rsid w:val="008B1BA7"/>
     <w:rsid w:val="008C1823"/>
     <w:rsid w:val="008F693A"/>
     <w:rsid w:val="00917DB6"/>
     <w:rsid w:val="00927AEB"/>
+    <w:rsid w:val="00944D97"/>
     <w:rsid w:val="00945C8F"/>
     <w:rsid w:val="009474E0"/>
     <w:rsid w:val="009539E6"/>
     <w:rsid w:val="00991145"/>
     <w:rsid w:val="009E2934"/>
     <w:rsid w:val="00A426FC"/>
+    <w:rsid w:val="00AB11E5"/>
     <w:rsid w:val="00B0561F"/>
     <w:rsid w:val="00B22744"/>
     <w:rsid w:val="00B44608"/>
+    <w:rsid w:val="00B626C0"/>
     <w:rsid w:val="00B8113E"/>
     <w:rsid w:val="00B84A12"/>
     <w:rsid w:val="00BA7807"/>
     <w:rsid w:val="00BB728D"/>
     <w:rsid w:val="00C151AE"/>
     <w:rsid w:val="00C37C5C"/>
     <w:rsid w:val="00C86B56"/>
     <w:rsid w:val="00CC03BE"/>
     <w:rsid w:val="00D23C46"/>
     <w:rsid w:val="00D90E54"/>
     <w:rsid w:val="00DF07B3"/>
     <w:rsid w:val="00DF6ABC"/>
     <w:rsid w:val="00E0520B"/>
+    <w:rsid w:val="00E213F7"/>
     <w:rsid w:val="00E9319B"/>
     <w:rsid w:val="00EC6FAB"/>
     <w:rsid w:val="00F27E3E"/>
     <w:rsid w:val="00F63DA2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D8D0271"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="da-DK" w:eastAsia="da-DK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3777,70 +3774,70 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="008C1823"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MarkeringsbobletekstTegn">
     <w:name w:val="Markeringsbobletekst Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Markeringsbobletekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008C1823"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D50C8056ABA4387BBC40F83239C18D1"/>
         <w:category>
           <w:name w:val="Generelt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2E97F6E9-43FC-4D77-8D54-DB2474619A01}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="005D160E" w:rsidRDefault="00A4490C" w:rsidP="00A4490C">
           <w:pPr>
             <w:pStyle w:val="0D50C8056ABA4387BBC40F83239C18D1"/>
           </w:pPr>
           <w:r w:rsidRPr="007D61E7">
             <w:rPr>
               <w:rStyle w:val="Pladsholdertekst"/>
               <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans"/>
@@ -4428,195 +4425,202 @@
               <w:b/>
               <w:szCs w:val="22"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F2E332366BFD47D88AAA6565717FEE56"/>
         <w:category>
           <w:name w:val="Generelt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0477E51A-C556-45D8-A844-C6E5021ABFF0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="008E0771" w:rsidP="008E0771">
+        <w:p w:rsidR="005A0FCC" w:rsidRDefault="008E0771" w:rsidP="008E0771">
           <w:pPr>
             <w:pStyle w:val="F2E332366BFD47D88AAA6565717FEE56"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t xml:space="preserve">Indsæt selskabets </w:t>
           </w:r>
           <w:r w:rsidRPr="004A1021">
             <w:rPr>
               <w:rFonts w:ascii="IBM Plex Sans" w:hAnsi="IBM Plex Sans" w:cs="Segoe UI"/>
               <w:b/>
               <w:sz w:val="52"/>
               <w:szCs w:val="52"/>
               <w:highlight w:val="lightGray"/>
             </w:rPr>
             <w:t>navn</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IBM Plex Sans">
-    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B14751"/>
     <w:rsid w:val="00211F54"/>
     <w:rsid w:val="00291208"/>
     <w:rsid w:val="002D16AB"/>
     <w:rsid w:val="0036646A"/>
     <w:rsid w:val="0039105F"/>
     <w:rsid w:val="004509FC"/>
+    <w:rsid w:val="005A0FCC"/>
     <w:rsid w:val="005D160E"/>
     <w:rsid w:val="00684181"/>
     <w:rsid w:val="006F7DA1"/>
     <w:rsid w:val="00764C79"/>
     <w:rsid w:val="007803F4"/>
     <w:rsid w:val="007D4AB4"/>
+    <w:rsid w:val="00882B6A"/>
     <w:rsid w:val="008E0771"/>
     <w:rsid w:val="008E14DA"/>
     <w:rsid w:val="009F714E"/>
     <w:rsid w:val="00A4490C"/>
     <w:rsid w:val="00B14751"/>
     <w:rsid w:val="00B53D2B"/>
+    <w:rsid w:val="00BA1ABA"/>
     <w:rsid w:val="00DA772D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK" w:eastAsia="da-DK" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5245,51 +5249,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6D6A18CCC26404EA5ABC5D5AF1830AB">
     <w:name w:val="A6D6A18CCC26404EA5ABC5D5AF1830AB"/>
     <w:rsid w:val="00A4490C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kontortema">
   <a:themeElements>
     <a:clrScheme name="Kontor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -5554,70 +5558,99 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010028823DAD65BFDC47A3186F100C863B32" ma:contentTypeVersion="12899" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="781ecc64dff5eaadde98e3eb74b35522">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8f557624-d6a7-40e5-a06f-ebe44359847b" xmlns:ns3="ba3c0d19-9a85-4c97-b951-b8742efd782e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4da235b99e495c66b9c261faae8094e7" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8f557624-d6a7-40e5-a06f-ebe44359847b"/>
     <xsd:import namespace="ba3c0d19-9a85-4c97-b951-b8742efd782e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns1:_dlc_ExpireDateSaved" minOccurs="0"/>
@@ -5844,169 +5877,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_dlc_DocId xmlns="8f557624-d6a7-40e5-a06f-ebe44359847b">EAEXP2DD475P-1149199250-4360794</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8f557624-d6a7-40e5-a06f-ebe44359847b">
+      <Url>https://erstdk.sharepoint.com/teams/share/_layouts/15/DocIdRedir.aspx?ID=EAEXP2DD475P-1149199250-4360794</Url>
+      <Description>EAEXP2DD475P-1149199250-4360794</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C76E9148-F7FF-43B6-924B-AAD4AFCC3ECE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DD1AFF2-A476-4B8E-BD7B-19B33897E5E6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCDB8959-4E09-4476-AB4A-634B90A35D8F}">
-[...8 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B5F417E-DDC3-4BE6-A147-3F7E673326AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8f557624-d6a7-40e5-a06f-ebe44359847b"/>
     <ds:schemaRef ds:uri="ba3c0d19-9a85-4c97-b951-b8742efd782e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCDB8959-4E09-4476-AB4A-634B90A35D8F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8f557624-d6a7-40e5-a06f-ebe44359847b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DD1AFF2-A476-4B8E-BD7B-19B33897E5E6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C76E9148-F7FF-43B6-924B-AAD4AFCC3ECE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>376</Words>
-  <Characters>2298</Characters>
+  <Words>378</Words>
+  <Characters>2310</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2669</CharactersWithSpaces>
+  <CharactersWithSpaces>2683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>