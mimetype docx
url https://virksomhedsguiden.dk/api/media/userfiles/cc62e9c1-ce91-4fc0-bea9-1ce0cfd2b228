--- v0 (2026-05-22)
+++ v1 (2026-10-05)
@@ -42,103 +42,130 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9174"/>
       </w:tblGrid>
       <w:tr w:rsidR="00665BE7" w:rsidRPr="00BB38F5" w14:paraId="4C410A93" w14:textId="77777777" w:rsidTr="0040360D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="39D21A20" w14:textId="220C23E1" w:rsidR="00665BE7" w:rsidRPr="00BB38F5" w:rsidRDefault="00665BE7" w:rsidP="0040360D">
+          <w:p w14:paraId="14823072" w14:textId="5165BFCF" w:rsidR="00434FC2" w:rsidRPr="00434FC2" w:rsidRDefault="00434FC2" w:rsidP="00434FC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="240" w:afterLines="100" w:after="240" w:line="260" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB38F5">
+            <w:r w:rsidRPr="00434FC2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forberedende ansøgningsskema til </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F65094" w:rsidRPr="00BB38F5">
+              <w:t>Forberedende ansøgningsskema til puljen</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Vækstpilot</w:t>
-            </w:r>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ansæt en medarbejder til udviklingsopgaver</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D21A20" w14:textId="1E1486C0" w:rsidR="00665BE7" w:rsidRPr="00BB38F5" w:rsidRDefault="00665BE7" w:rsidP="0040360D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6804"/>
+                <w:tab w:val="right" w:pos="9072"/>
+              </w:tabs>
+              <w:spacing w:before="240" w:afterLines="100" w:after="240" w:line="260" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FFBEE6B" w14:textId="77777777" w:rsidR="0032452A" w:rsidRDefault="0032452A" w:rsidP="00D10A09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:afterLines="100" w:after="240" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40D8BC38" w14:textId="108CAE00" w:rsidR="008006AD" w:rsidRPr="0032452A" w:rsidRDefault="00D10A09" w:rsidP="00D10A09">
+    <w:p w14:paraId="40D8BC38" w14:textId="304EA09F" w:rsidR="008006AD" w:rsidRPr="0032452A" w:rsidRDefault="00D10A09" w:rsidP="00D10A09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:afterLines="100" w:after="240" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032452A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidR="00510C0E" w:rsidRPr="0032452A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>nne</w:t>
       </w:r>
@@ -155,122 +182,106 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ansøgningsskabelon </w:t>
       </w:r>
       <w:r w:rsidRPr="0032452A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>kan anvendes til forberedelse til jeres endelig</w:t>
       </w:r>
       <w:r w:rsidR="00FB66D4" w:rsidRPr="0032452A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0032452A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> ansøgning til </w:t>
       </w:r>
-      <w:r w:rsidR="00F65094" w:rsidRPr="0032452A">
+      <w:r w:rsidR="00434FC2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vækstpilot</w:t>
+        <w:t>puljen ”Ansæt en medarbejder til udviklingsopgaver”</w:t>
       </w:r>
       <w:r w:rsidR="00B574A9" w:rsidRPr="0032452A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A565ED" w:rsidRPr="0032452A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">som </w:t>
       </w:r>
       <w:r w:rsidR="00B574A9" w:rsidRPr="0032452A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">skal oprettes, skrives og indsendes via det online ansøgningsmodul. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC8BB9B" w14:textId="3F335BE6" w:rsidR="0040360D" w:rsidRPr="0032452A" w:rsidRDefault="00F95AF6" w:rsidP="00D10A09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:afterLines="100" w:after="240" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0032452A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Se mere om tidspunkter for åbne ansøgningsrunder </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00426E88" w:rsidRPr="0032452A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
             <w:bCs/>
           </w:rPr>
-          <w:t>h</w:t>
-[...15 lines deleted...]
-          <w:t>r</w:t>
+          <w:t>her</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00426E88" w:rsidRPr="0032452A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017D0129" w14:textId="0F510725" w:rsidR="00334146" w:rsidRPr="00663351" w:rsidRDefault="00334146" w:rsidP="0040360D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:afterLines="100" w:after="240" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663351">
         <w:rPr>
@@ -400,96 +411,96 @@
           </w:tcPr>
           <w:p w14:paraId="04BC8CA3" w14:textId="62897C1C" w:rsidR="00665BE7" w:rsidRPr="001806F2" w:rsidRDefault="00665BE7" w:rsidP="0040360D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:before="240" w:afterLines="100" w:after="240" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>For at komme i betragtning til støtte fra programmet, skal nedenstående objektive krav være opfyldt:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A3CDECC" w14:textId="3EF1839C" w:rsidR="00665BE7" w:rsidRPr="00AD5EDD" w:rsidRDefault="00665BE7" w:rsidP="00665BE7">
+          <w:p w14:paraId="5A3CDECC" w14:textId="592FFB00" w:rsidR="00665BE7" w:rsidRPr="00AD5EDD" w:rsidRDefault="00665BE7" w:rsidP="00665BE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:afterLines="100" w:after="240" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>[√] Max en ansøgning/bevilling</w:t>
             </w:r>
             <w:r w:rsidR="00BD28C1" w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> ad gangen</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">En virksomhed må kun indsende én ansøgning til </w:t>
             </w:r>
-            <w:r w:rsidR="00F65094" w:rsidRPr="00AD5EDD">
+            <w:r w:rsidR="00434FC2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Vækstpilot</w:t>
+              <w:t>puljen</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> per CVR-nummer. Der kan søges igen når en given bevilling er afsluttet. Afsluttet defineres som I har indsendt afrapportering</w:t>
             </w:r>
             <w:r w:rsidR="0040360D" w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> og I har modtaget skriftlig bekræftelse på at afrapportering er godkendt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03BCED72" w14:textId="490F7B8F" w:rsidR="00F65094" w:rsidRPr="00AD5EDD" w:rsidRDefault="00665BE7" w:rsidP="00F65094">
             <w:pPr>
@@ -736,50 +747,51 @@
             <w:r w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> revisor. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AEA78F6" w14:textId="5AC7D464" w:rsidR="00665BE7" w:rsidRPr="00AD5EDD" w:rsidRDefault="00665BE7" w:rsidP="00665BE7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:afterLines="100" w:after="240" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Læs mere omkring SMV</w:t>
             </w:r>
             <w:r w:rsidR="005C0BBE" w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> definitionen</w:t>
             </w:r>
             <w:r w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00AD5EDD">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>her</w:t>
               </w:r>
@@ -860,51 +872,50 @@
             </w:r>
             <w:r w:rsidR="664B990F" w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DFEA0AC" w14:textId="6A2A9CBB" w:rsidR="00665BE7" w:rsidRPr="00AD5EDD" w:rsidRDefault="00665BE7" w:rsidP="00665BE7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63564ABA" wp14:editId="64172FB0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>1905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>1270</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="251460" cy="251460"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="2" name="Grafik 2" descr="Advarsel kontur"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Grafik 2" descr="Advarsel kontur"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print">
@@ -1040,98 +1051,98 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD5EDD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Uklarheder og manglende oplysninger kan føre til, at ansøgningen sendes tilbage til yderligere uddybning eller at du ikke kommer i betragtning.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="517A5030" w14:textId="77777777" w:rsidR="00665BE7" w:rsidRPr="001806F2" w:rsidRDefault="00665BE7" w:rsidP="00665BE7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7442B161" w14:textId="5B5B02BF" w:rsidR="00665BE7" w:rsidRPr="00663351" w:rsidRDefault="00665BE7" w:rsidP="002E4BCC">
+          <w:p w14:paraId="7442B161" w14:textId="72B7C20D" w:rsidR="00665BE7" w:rsidRPr="00663351" w:rsidRDefault="00665BE7" w:rsidP="002E4BCC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663351">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">OBS: Husk der er meget I kan tage for givet, som vurderingslæsere ikke kan vide. Tag altid fat i dit lokale Erhvervshus </w:t>
             </w:r>
             <w:r w:rsidR="003318D9" w:rsidRPr="00663351">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">hvis du </w:t>
             </w:r>
             <w:r w:rsidRPr="00663351">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>vil du have sparring på dit projekts match til tilskudsprogrammet</w:t>
             </w:r>
             <w:r w:rsidR="00452F38" w:rsidRPr="00663351">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008E6DDA" w:rsidRPr="00663351">
+            <w:r w:rsidR="00434FC2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Vækstpilot</w:t>
+              <w:t>Ansæt en medarbejder til udviklingsopgaver</w:t>
             </w:r>
             <w:r w:rsidRPr="00663351">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, og/eller sparring på ansøgningens fyldestgørelse.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2B50328A" w14:textId="77777777" w:rsidR="000835A8" w:rsidRPr="00BB38F5" w:rsidRDefault="000835A8" w:rsidP="000835A8">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="145"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -1285,67 +1296,85 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9174"/>
       </w:tblGrid>
       <w:tr w:rsidR="000835A8" w:rsidRPr="00BB38F5" w14:paraId="3A58BFA9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9174" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A1DE562" w14:textId="032AD5F8" w:rsidR="000835A8" w:rsidRPr="00BB38F5" w:rsidRDefault="000835A8">
+          <w:p w14:paraId="7A1DE562" w14:textId="2CA45FB3" w:rsidR="000835A8" w:rsidRPr="00BB38F5" w:rsidRDefault="000835A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Hvordan fik I kendskab til Vækstpilot?</w:t>
+              <w:t xml:space="preserve">Hvordan fik I kendskab til </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>puljen: Ansæt en medarbejder til udviklingsopgaver</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB38F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="67F5EB38" w14:textId="77777777" w:rsidR="000835A8" w:rsidRPr="00BB38F5" w:rsidRDefault="000835A8">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
@@ -5932,53 +5961,53 @@
       </w:tblGrid>
       <w:tr w:rsidR="006F2F32" w:rsidRPr="00BB38F5" w14:paraId="7793297A" w14:textId="77777777" w:rsidTr="0017277F">
         <w:trPr>
           <w:trHeight w:val="1386"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9114" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="362152EA" w14:textId="742BF752" w:rsidR="00F95AF6" w:rsidRPr="0017277F" w:rsidRDefault="006C27EE" w:rsidP="00044851">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Hlk523897386"/>
-[...1 lines deleted...]
-            <w:bookmarkStart w:id="8" w:name="virkbeskr_helptext"/>
+            <w:bookmarkStart w:id="6" w:name="_Hlk83897816"/>
+            <w:bookmarkStart w:id="7" w:name="virkbeskr_helptext"/>
+            <w:bookmarkStart w:id="8" w:name="_Hlk523897386"/>
             <w:r w:rsidRPr="0017277F">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Om virksomheden</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25916B75" w14:textId="77777777" w:rsidR="00FE7B60" w:rsidRPr="0017277F" w:rsidRDefault="003E6DCF" w:rsidP="00BD5E6D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017277F">
               <w:rPr>
@@ -6018,52 +6047,52 @@
             </w:r>
             <w:r w:rsidR="00FE7B60" w:rsidRPr="0017277F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>til</w:t>
             </w:r>
             <w:r w:rsidR="00BD5E6D" w:rsidRPr="0017277F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.500 tegn</w:t>
             </w:r>
             <w:r w:rsidRPr="0017277F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="6"/>
             <w:bookmarkEnd w:id="7"/>
-            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F2F32" w:rsidRPr="00BB38F5" w14:paraId="36D65842" w14:textId="77777777" w:rsidTr="009061E9">
         <w:trPr>
           <w:trHeight w:val="177"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="467269EF" w14:textId="77777777" w:rsidR="002A3C0C" w:rsidRPr="00BB38F5" w:rsidRDefault="002A3C0C" w:rsidP="021B1CFB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
@@ -6071,51 +6100,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FB0ED75" w14:textId="0AE5CD36" w:rsidR="00F95AF6" w:rsidRPr="00BB38F5" w:rsidRDefault="00F95AF6" w:rsidP="00F95AF6">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63AB1F22" w14:textId="661ECB84" w:rsidR="00F95AF6" w:rsidRPr="00BB38F5" w:rsidRDefault="00F95AF6" w:rsidP="021B1CFB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:tbl>
     <w:p w14:paraId="473987D6" w14:textId="77777777" w:rsidR="0037627A" w:rsidRPr="00BB38F5" w:rsidRDefault="0037627A" w:rsidP="00325984">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FCB7E71" w14:textId="77777777" w:rsidR="00DE7DAA" w:rsidRPr="00BB38F5" w:rsidRDefault="00DE7DAA" w:rsidP="00325984">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9174"/>
@@ -6516,102 +6545,162 @@
             </w:r>
             <w:r w:rsidR="007461FA" w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="10"/>
     </w:tbl>
     <w:p w14:paraId="21CCF9D4" w14:textId="3CBD8DE3" w:rsidR="006F2F32" w:rsidRPr="00BB38F5" w:rsidRDefault="006F2F32" w:rsidP="006F2F32">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EC0DC01" w14:textId="77777777" w:rsidR="0032452A" w:rsidRDefault="009C3E24" w:rsidP="006F2F32">
+    <w:p w14:paraId="1EC0DC01" w14:textId="6417EB94" w:rsidR="0032452A" w:rsidRDefault="009C3E24" w:rsidP="006F2F32">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3E24">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Du er ved at søge et tilskud til ansættelse af en vækstpilot til gennemførelse af en konkret udviklingsopgave i din virksomhed. Tilskuddet gives som tilskud til løn og kan suppleres med et mindre beløb til målrettet kompetenceudvikling af vækstpiloten.</w:t>
+        <w:t xml:space="preserve">Du er ved at søge et tilskud til ansættelse af en </w:t>
+      </w:r>
+      <w:r w:rsidR="00434FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>kandidat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> til gennemførelse af en konkret udviklingsopgave i din virksomhed. Tilskuddet gives som tilskud til løn og kan suppleres med et mindre beløb til målrettet kompetenceudvikling af </w:t>
+      </w:r>
+      <w:r w:rsidR="00434FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>kandidaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3E24">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009C3E24">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
-        <w:t>Du kan søge tilskud til 50 % af vækstpilotens lønomkostninger i op til seks måneder, dog maksimalt 20.000 kr. pr. måned. Der kan desuden søges om en voucher på op til 20.000 kr. (ekskl. moms) til kompetenceudvikling, hvis det er nødvendigt for at løse udviklingsopgaven.</w:t>
+        <w:t xml:space="preserve">Du kan søge tilskud til 50 % af </w:t>
+      </w:r>
+      <w:r w:rsidR="00434FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>kandidat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>ens lønomkostninger i op til seks måneder, dog maksimalt 20.000 kr. pr. måned. Der kan desuden søges om en voucher på op til 20.000 kr. (ekskl. moms) til kompetenceudvikling, hvis det er nødvendigt for at løse udviklingsopgaven.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3E24">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009C3E24">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
-        <w:t>Ved tilsagn betyder det i praksis, at virksomheden selv ansætter og aflønner vækstpiloten og efterfølgende modtager tilskuddet. Husk tilsagn betyder ikke at du kan få medfinansiering fra os. For at få medfinansieringen skal du uploade ledighedsbevis, uddannelsesbevis samt ansættelseskontrakt. Virksomheden skal derfor have likviditet til at afholde lønudgifterne i projektperioden.</w:t>
+        <w:t xml:space="preserve">Ved tilsagn betyder det i praksis, at virksomheden selv ansætter og aflønner </w:t>
+      </w:r>
+      <w:r w:rsidR="00434FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>kandida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>ten og efterfølgende modtager tilskuddet. Husk tilsagn betyder ikke at du kan få medfinansiering fra os. For at få medfinansieringen skal du uploade ledighedsbevis, uddannelsesbevis samt ansættelseskontrakt. Virksomheden skal derfor have likviditet til at afholde lønudgifterne i projektperioden.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3E24">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="009C3E24">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:br/>
-        <w:t>Godt råd: Sørg for, at der er en tydelig og realistisk sammenhæng mellem de arbejdsopgaver, vækstpiloten skal løse, den samlede udviklingsopgave. Ansøgninger uden klar kobling mellem arbejdsopgave og udviklingsopgave vurderes lavere.</w:t>
+        <w:t xml:space="preserve">Godt råd: Sørg for, at der er en tydelig og realistisk sammenhæng mellem de arbejdsopgaver, </w:t>
+      </w:r>
+      <w:r w:rsidR="00434FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>kandidat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C3E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>en skal løse, den samlede udviklingsopgave. Ansøgninger uden klar kobling mellem arbejdsopgave og udviklingsopgave vurderes lavere.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027C3F91" w14:textId="77777777" w:rsidR="0032452A" w:rsidRDefault="0032452A" w:rsidP="006F2F32">
       <w:pPr>
         <w:spacing w:line="160" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="739F4FBA" w14:textId="77777777" w:rsidR="0032452A" w:rsidRPr="00BB38F5" w:rsidRDefault="0032452A" w:rsidP="0032452A">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB38F5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskriv </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB38F5">
         <w:rPr>
@@ -6700,68 +6789,86 @@
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9174"/>
       </w:tblGrid>
       <w:tr w:rsidR="0043506B" w:rsidRPr="00BB38F5" w14:paraId="6DF13F80" w14:textId="77777777" w:rsidTr="0043506B">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ED21EB7" w14:textId="77777777" w:rsidR="0043506B" w:rsidRPr="00DA724E" w:rsidRDefault="0043506B" w:rsidP="000705FA">
+          <w:p w14:paraId="4ED21EB7" w14:textId="3E3F5934" w:rsidR="0043506B" w:rsidRPr="00DA724E" w:rsidRDefault="0043506B" w:rsidP="000705FA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F23C3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Skriv en kort præcis titel der beskriver vækstpiloten opgave bedst</w:t>
+              <w:t xml:space="preserve">Skriv en kort præcis titel der beskriver </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F23C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>en opgave bedst</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0043506B" w:rsidRPr="00BB38F5" w14:paraId="026BD95D" w14:textId="77777777" w:rsidTr="000705FA">
         <w:trPr>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9174" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FC778A2" w14:textId="77777777" w:rsidR="0043506B" w:rsidRPr="002F23C3" w:rsidRDefault="0043506B" w:rsidP="000705FA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -6778,135 +6885,164 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="145"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="007396"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9174"/>
       </w:tblGrid>
       <w:tr w:rsidR="007522BE" w:rsidRPr="00BB38F5" w14:paraId="3B47CE12" w14:textId="77777777" w:rsidTr="00DA724E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9174" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51DD8BC4" w14:textId="6C9CE107" w:rsidR="007522BE" w:rsidRPr="00BB38F5" w:rsidRDefault="007522BE">
+          <w:p w14:paraId="51DD8BC4" w14:textId="0F6C35D9" w:rsidR="007522BE" w:rsidRPr="00BB38F5" w:rsidRDefault="007522BE">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
               </w:rPr>
               <w:br w:type="column"/>
             </w:r>
-            <w:r w:rsidRPr="0032452A">
+            <w:r w:rsidR="00434FC2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Vækstpilotens</w:t>
+              <w:t>Kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0032452A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ens</w:t>
             </w:r>
             <w:r w:rsidRPr="0032452A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>arbejdsopgaver</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9174"/>
       </w:tblGrid>
       <w:tr w:rsidR="007522BE" w:rsidRPr="00367666" w14:paraId="63615BA2" w14:textId="77777777" w:rsidTr="760658D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6759DC14" w14:textId="0351BD8C" w:rsidR="04B6BB80" w:rsidRPr="00367666" w:rsidRDefault="04B6BB80" w:rsidP="760658D7">
+          <w:p w14:paraId="6759DC14" w14:textId="3B6557F1" w:rsidR="04B6BB80" w:rsidRPr="00367666" w:rsidRDefault="04B6BB80" w:rsidP="760658D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00367666">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
               </w:rPr>
-              <w:t>Arbejdsopgaverne skal være konkrete og beskrive det arbejde, som vækstpiloten skal udføre i ansættelsesperioden. Arbejdsopgaverne skal kunne gennemføres inden for projektperioden og må ikke være almindelig drift. Formulér opgaverne præcist og handlingsorienteret – ikke som mål, strategier eller ønskede effekter.</w:t>
+              <w:t xml:space="preserve">Arbejdsopgaverne skal være konkrete og beskrive det arbejde, som </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00367666">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>en skal udføre i ansættelsesperioden. Arbejdsopgaverne skal kunne gennemføres inden for projektperioden og må ikke være almindelig drift. Formulér opgaverne præcist og handlingsorienteret – ikke som mål, strategier eller ønskede effekter.</w:t>
             </w:r>
             <w:r w:rsidRPr="00367666">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00367666">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00367666">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="333333"/>
@@ -8174,115 +8310,157 @@
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="145"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="007396"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9174"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E6DCF" w:rsidRPr="00BB38F5" w14:paraId="3D76B641" w14:textId="77777777" w:rsidTr="00DA724E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9324" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD5A063" w14:textId="770251FE" w:rsidR="003E6DCF" w:rsidRPr="00BB38F5" w:rsidRDefault="003E6DCF">
+          <w:p w14:paraId="2BD5A063" w14:textId="1A597AA9" w:rsidR="003E6DCF" w:rsidRPr="00BB38F5" w:rsidRDefault="00434FC2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB38F5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Vækstpilotens rolle og bidrag</w:t>
+              <w:t>Kandidat</w:t>
+            </w:r>
+            <w:r w:rsidR="003E6DCF" w:rsidRPr="00BB38F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ens rolle og bidrag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9174"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E6DCF" w:rsidRPr="00BB38F5" w14:paraId="6E553181" w14:textId="77777777" w:rsidTr="0032452A">
         <w:trPr>
           <w:trHeight w:val="1084"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6A6FAF" w14:textId="77777777" w:rsidR="00E5670B" w:rsidRPr="00BB38F5" w:rsidRDefault="00E5670B" w:rsidP="003E6DCF">
+          <w:p w14:paraId="5A6A6FAF" w14:textId="14DDE0A9" w:rsidR="00E5670B" w:rsidRPr="00BB38F5" w:rsidRDefault="00E5670B" w:rsidP="003E6DCF">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Beskriv hvilke faglige kompetencer og erfaringer vækstpiloten skal have for at kunne løse de beskrevne arbejdsopgaver. Forklar samtidig, hvorfor disse kompetencer ikke allerede findes i virksomheden, og hvorfor ansættelse af en vækstpilot er nødvendig.</w:t>
+              <w:t xml:space="preserve">Beskriv hvilke faglige kompetencer og erfaringer </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB38F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">en skal have for at kunne løse de beskrevne arbejdsopgaver. Forklar samtidig, hvorfor disse kompetencer ikke allerede findes i virksomheden, og hvorfor ansættelse af en </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB38F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> er nødvendig.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EE2D012" w14:textId="22D3FE15" w:rsidR="003E6DCF" w:rsidRPr="0032452A" w:rsidRDefault="00951D29">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00A12791" w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -8378,69 +8556,87 @@
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Organisatorisk og økonomisk kapacitet</w:t>
             </w:r>
             <w:r w:rsidR="00DA724E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E2CAC" w:rsidRPr="00BB38F5" w14:paraId="7ECD745D" w14:textId="77777777" w:rsidTr="00F7484C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC320C8" w14:textId="2E53D76B" w:rsidR="0040175C" w:rsidRPr="00951D29" w:rsidRDefault="00E5670B" w:rsidP="006F2F32">
+          <w:p w14:paraId="5EC320C8" w14:textId="6E070437" w:rsidR="0040175C" w:rsidRPr="00951D29" w:rsidRDefault="00E5670B" w:rsidP="006F2F32">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Beskriv hvordan virksomheden er i stand til at gennemføre udviklingsopgaven og ansætte en vækstpilot. Redegør for ledelsens involvering, den organisatoriske forankring og virksomhedens økonomiske robusthed. Hvis virksomheden har økonomiske udfordringer, skal det forklares, hvordan projektet alligevel kan gennemføres.</w:t>
+              <w:t xml:space="preserve">Beskriv hvordan virksomheden er i stand til at gennemføre udviklingsopgaven og ansætte en </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB38F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>. Redegør for ledelsens involvering, den organisatoriske forankring og virksomhedens økonomiske robusthed. Hvis virksomheden har økonomiske udfordringer, skal det forklares, hvordan projektet alligevel kan gennemføres.</w:t>
             </w:r>
             <w:r w:rsidR="00470312" w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hvis du har uploadet et årsregnskab, som endnu ikke er offentligt tilgængeligt, kan du her beskrive virksomhedens udvikling siden seneste tilgængelige regnskab — både i forhold til økonomiske resultater (fremgang eller tilbagegang) og den organisatoriske situation.</w:t>
             </w:r>
             <w:r w:rsidR="00B102A5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Maks. 1.500</w:t>
             </w:r>
             <w:r w:rsidR="00562413">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -8664,58 +8860,50 @@
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Beskriv de forventede forretningsmæssige effekter af projektet, fx styrkede kompetencer, forbedrede processer, nye produkter eller øget indtjening. Effekterne skal være realistiske og proportionale med virksomhedens størrelse og projektets omfang.</w:t>
             </w:r>
             <w:r w:rsidR="001C3905">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>(Maks. 1.500 tegn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A322E5" w:rsidRPr="00BB38F5" w14:paraId="6CAB5C4C" w14:textId="77777777" w:rsidTr="00A545F8">
         <w:trPr>
           <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9188" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A156FF3" w14:textId="7A2F007A" w:rsidR="00A322E5" w:rsidRPr="00BB38F5" w:rsidRDefault="00A322E5" w:rsidP="00A322E5">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22BDF6A2" w14:textId="05915B8E" w:rsidR="00A322E5" w:rsidRPr="00BB38F5" w:rsidRDefault="00A322E5" w:rsidP="00A322E5">
@@ -8788,98 +8976,100 @@
               </w:rPr>
               <w:t>Betydning af støtten</w:t>
             </w:r>
             <w:r w:rsidR="00DA724E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E7491" w:rsidRPr="00BB38F5" w14:paraId="4C37D5C9" w14:textId="77777777" w:rsidTr="0032452A">
         <w:trPr>
           <w:trHeight w:val="1267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="203C8144" w14:textId="7886D7AB" w:rsidR="00716B41" w:rsidRPr="00716B41" w:rsidRDefault="002E7491" w:rsidP="00716B41">
+          <w:p w14:paraId="203C8144" w14:textId="2442202C" w:rsidR="00716B41" w:rsidRPr="00716B41" w:rsidRDefault="002E7491" w:rsidP="00716B41">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB38F5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Redegør for, om og hvordan udviklingsopgaven og ansættelsen af en vækstpilot ville blive gennemført uden økonomisk tilskud. Beskriv konkret, hvilke dele af opgaven eller ansættelsen der ikke vil kunne gennemføres, udskydes eller nedskaleres uden støtte.</w:t>
+              <w:t xml:space="preserve">Redegør for, om og hvordan udviklingsopgaven og ansættelsen af en </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB38F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ville blive gennemført uden økonomisk tilskud. Beskriv konkret, hvilke dele af opgaven eller ansættelsen der ikke vil kunne gennemføres, udskydes eller nedskaleres uden støtte.</w:t>
             </w:r>
             <w:r w:rsidR="00716B41">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00716B41" w:rsidRPr="00A66D06">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...15 lines deleted...]
-              <w:t>aks. 1.500 tegn)</w:t>
+              <w:t>(Maks. 1.500 tegn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002E7491" w:rsidRPr="00BB38F5" w14:paraId="0C8515B2" w14:textId="77777777" w:rsidTr="000705FA">
         <w:trPr>
           <w:trHeight w:val="646"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9188" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="151166D3" w14:textId="77777777" w:rsidR="002E7491" w:rsidRPr="00BB38F5" w:rsidRDefault="002E7491" w:rsidP="000705FA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57A26838" w14:textId="77777777" w:rsidR="002E7491" w:rsidRPr="00BB38F5" w:rsidRDefault="002E7491" w:rsidP="000705FA">
             <w:pPr>
@@ -8902,164 +9092,211 @@
     <w:p w14:paraId="2A640D27" w14:textId="77777777" w:rsidR="003E6DCF" w:rsidRDefault="003E6DCF" w:rsidP="0071473D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="9202" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9202"/>
       </w:tblGrid>
       <w:tr w:rsidR="00716B41" w:rsidRPr="00BB38F5" w14:paraId="1E68EEDC" w14:textId="77777777" w:rsidTr="00C71FE0">
         <w:trPr>
           <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9202" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
           </w:tcPr>
-          <w:p w14:paraId="400517A5" w14:textId="7B702C77" w:rsidR="00716B41" w:rsidRPr="002E7491" w:rsidRDefault="00716B41" w:rsidP="00DA724E">
+          <w:p w14:paraId="400517A5" w14:textId="791870AA" w:rsidR="00716B41" w:rsidRPr="002E7491" w:rsidRDefault="00434FC2" w:rsidP="00DA724E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5393"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Vækstpilotens kompetencer</w:t>
+              <w:t>Kandidat</w:t>
+            </w:r>
+            <w:r w:rsidR="00716B41">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ens kompetencer</w:t>
             </w:r>
             <w:r w:rsidR="00DA724E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00716B41" w:rsidRPr="00BB38F5" w14:paraId="2C0019CC" w14:textId="77777777" w:rsidTr="00C71FE0">
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA02033" w14:textId="5252B6D8" w:rsidR="00716B41" w:rsidRPr="00A66D06" w:rsidRDefault="00A66D06" w:rsidP="000705FA">
+          <w:p w14:paraId="3AA02033" w14:textId="5AE80C39" w:rsidR="00716B41" w:rsidRPr="00A66D06" w:rsidRDefault="00A66D06" w:rsidP="000705FA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A66D06">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Ønsker til vækstpilotens faglige kompetencer</w:t>
+              <w:t xml:space="preserve">Ønsker til </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A66D06">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ens faglige kompetencer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C71FE0" w:rsidRPr="00BB38F5" w14:paraId="361866E7" w14:textId="77777777" w:rsidTr="00C71FE0">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01A51B63" w14:textId="77777777" w:rsidR="00C71FE0" w:rsidRPr="00A66D06" w:rsidRDefault="00C71FE0" w:rsidP="000705FA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00716B41" w:rsidRPr="00BB38F5" w14:paraId="70322711" w14:textId="77777777" w:rsidTr="00C71FE0">
         <w:trPr>
           <w:trHeight w:val="241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB28F59" w14:textId="7B8A108B" w:rsidR="00716B41" w:rsidRPr="00C71FE0" w:rsidRDefault="00C71FE0" w:rsidP="000705FA">
+          <w:p w14:paraId="2FB28F59" w14:textId="443CA77D" w:rsidR="00716B41" w:rsidRPr="00C71FE0" w:rsidRDefault="00C71FE0" w:rsidP="000705FA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C71FE0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Ønsker til vækstpilotens personlige egenskaber</w:t>
+              <w:t xml:space="preserve">Ønsker til </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C71FE0">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ens personlige egenskaber</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C71FE0" w:rsidRPr="00BB38F5" w14:paraId="19228128" w14:textId="77777777" w:rsidTr="00C71FE0">
         <w:trPr>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CA24AF6" w14:textId="77777777" w:rsidR="00C71FE0" w:rsidRPr="00C71FE0" w:rsidRDefault="00C71FE0" w:rsidP="000705FA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -9157,320 +9394,412 @@
           </w:tcPr>
           <w:p w14:paraId="7E55478F" w14:textId="77777777" w:rsidR="000835A8" w:rsidRPr="001806F2" w:rsidRDefault="000835A8" w:rsidP="000835A8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[√] Støtteberettigede aktiviteter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A73602" w14:textId="77777777" w:rsidR="000835A8" w:rsidRPr="001806F2" w:rsidRDefault="000835A8" w:rsidP="000835A8">
+          <w:p w14:paraId="28A73602" w14:textId="6EDB13A8" w:rsidR="000835A8" w:rsidRPr="001806F2" w:rsidRDefault="000835A8" w:rsidP="000835A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Støtte til ansættelse af en vækstpilot (ledig med videregående eller erhvervsfaglig uddannelse) til gennemførelse af et afgrænset udviklingsprojekt.</w:t>
+              <w:t xml:space="preserve">Støtte til ansættelse af en </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001806F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ledig med videregående eller erhvervsfaglig uddannelse) til gennemførelse af et afgrænset udviklingsprojekt.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31CFA459" w14:textId="77777777" w:rsidR="000835A8" w:rsidRPr="001806F2" w:rsidRDefault="000835A8" w:rsidP="000835A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05E0B7F6" w14:textId="77777777" w:rsidR="000835A8" w:rsidRPr="001806F2" w:rsidRDefault="000835A8" w:rsidP="000835A8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Hvad er støtteberettiget?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18FE12BD" w14:textId="45E0F761" w:rsidR="000835A8" w:rsidRPr="001806F2" w:rsidRDefault="4F7B90E6" w:rsidP="760658D7">
+          <w:p w14:paraId="18FE12BD" w14:textId="167A35D2" w:rsidR="000835A8" w:rsidRPr="001806F2" w:rsidRDefault="4F7B90E6" w:rsidP="760658D7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Tilskud til løn</w:t>
             </w:r>
             <w:r w:rsidR="000835A8" w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> til ansættelse af en vækstpilot i op til seks måneder (50 % af lønomkostningerne, maks. 20.000 kr. pr. måned).</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6621A33E" w14:textId="1D0AEE9E" w:rsidR="000835A8" w:rsidRPr="001806F2" w:rsidRDefault="000835A8" w:rsidP="760658D7">
+              <w:t xml:space="preserve"> til ansættelse af en </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidR="000835A8" w:rsidRPr="001806F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i op til seks måneder (50 % af lønomkostningerne, maks. 20.000 kr. pr. måned).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6621A33E" w14:textId="73B2011A" w:rsidR="000835A8" w:rsidRPr="001806F2" w:rsidRDefault="000835A8" w:rsidP="760658D7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Kompetenceudvikling af vækstpiloten via voucher op til 20.000 kr.</w:t>
+              <w:t xml:space="preserve">Kompetenceudvikling af </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001806F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en via voucher op til 20.000 kr.</w:t>
             </w:r>
             <w:r w:rsidR="5362D332" w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (ekskl. moms)</w:t>
             </w:r>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>, når kompetencen er nødvendig for løsning af udviklingsopgaven.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2958891C" w14:textId="77777777" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7E1C0AB5" w14:textId="2D2AD6B1" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
+          <w:p w14:paraId="7E1C0AB5" w14:textId="73FFFDE1" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">[√] </w:t>
             </w:r>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Krav ved ansættelse af vækstpilot</w:t>
+              <w:t xml:space="preserve">Krav ved ansættelse af </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>kandidat</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0817CEAC" w14:textId="77777777" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Ved indsendelse af ansøgningen bekræfter virksomheden, at:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="156D8843" w14:textId="77777777" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="01CF8B3E" w14:textId="77777777" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
+          <w:p w14:paraId="01CF8B3E" w14:textId="3AF55F18" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Ledighed</w:t>
             </w:r>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>: Vækstpiloten skal være dokumenteret ledig umiddelbart inden ansættelsens start.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="121D6C4B" w14:textId="1C95A98D" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="760658D7">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001806F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en skal være dokumenteret ledig umiddelbart inden ansættelsens start.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="121D6C4B" w14:textId="33C3E145" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="760658D7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Uddannelse</w:t>
             </w:r>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>: Vækstpiloten skal have en videregående eller erhvervsfaglig uddannelse. Dokumentation i form af uddannelsesbevis skal uploades.</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001806F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en skal have en videregående eller erhvervsfaglig uddannelse. Dokumentation i form af uddannelsesbevis skal uploades.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DD03784" w14:textId="0F69B025" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
@@ -9484,145 +9813,179 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">: Virksomheden skal uploade både uddannelsesbevis og dokumentation for ledighed </w:t>
             </w:r>
             <w:r w:rsidR="0049185F" w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">samt ansættelseskontrakt </w:t>
             </w:r>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>i ansøgningssystemet.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07EE8B43" w14:textId="71B7D9CC" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="760658D7">
+          <w:p w14:paraId="07EE8B43" w14:textId="01ED0E41" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="760658D7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Tidsopgørelse</w:t>
             </w:r>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>: Vækstpiloten skal indsende og godkende en månedlig tidsopgørelse</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001806F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en skal indsende og godkende en månedlig tidsopgørelse</w:t>
             </w:r>
             <w:r w:rsidR="00BD6F4A" w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">. Alle arbejdsopgaver skal </w:t>
             </w:r>
             <w:r w:rsidR="3C5CFDA8" w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">som udgangspunkt </w:t>
             </w:r>
             <w:r w:rsidR="00BD6F4A" w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>indgå i forløbet og være i brug på mindst ét tidspunkt i projektperioden.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="656147AE" w14:textId="77777777" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
+          <w:p w14:paraId="656147AE" w14:textId="3F5C5011" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Uafhængighed</w:t>
             </w:r>
             <w:r w:rsidRPr="001806F2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>: Vækstpiloten må ikke være interessebundet med virksomheden, herunder må der ikke være familiemæssige, økonomiske eller ledelsesmæssige relationer.</w:t>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00434FC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Kandidat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001806F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>en må ikke være interessebundet med virksomheden, herunder må der ikke være familiemæssige, økonomiske eller ledelsesmæssige relationer.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02AC460B" w14:textId="77777777" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3898EEF6" w14:textId="261125F8" w:rsidR="003E6DCF" w:rsidRPr="001806F2" w:rsidRDefault="003E6DCF" w:rsidP="003E6DCF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6804"/>
                 <w:tab w:val="right" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
@@ -9657,65 +10020,65 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="70AD20B7" w14:textId="77777777" w:rsidR="00BB7D6D" w:rsidRPr="00BB38F5" w:rsidRDefault="00BB7D6D" w:rsidP="00396B58">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB7D6D" w:rsidRPr="00BB38F5" w:rsidSect="00396B58">
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1588" w:header="567" w:footer="567" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45F0F0B2" w14:textId="77777777" w:rsidR="009A2B7A" w:rsidRDefault="009A2B7A">
+    <w:p w14:paraId="2664C5A1" w14:textId="77777777" w:rsidR="00990ABC" w:rsidRDefault="00990ABC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31FE6190" w14:textId="77777777" w:rsidR="009A2B7A" w:rsidRDefault="009A2B7A">
+    <w:p w14:paraId="7773A6DF" w14:textId="77777777" w:rsidR="00990ABC" w:rsidRDefault="00990ABC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7D79C8C8" w14:textId="77777777" w:rsidR="009A2B7A" w:rsidRDefault="009A2B7A"/>
+    <w:p w14:paraId="6032E9A4" w14:textId="77777777" w:rsidR="00990ABC" w:rsidRDefault="00990ABC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Italic">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -9913,65 +10276,65 @@
     <w:r w:rsidR="00480E4B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="000565E4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002773F2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19D89427" w14:textId="77777777" w:rsidR="009A2B7A" w:rsidRDefault="009A2B7A">
+    <w:p w14:paraId="7C45C10F" w14:textId="77777777" w:rsidR="00990ABC" w:rsidRDefault="00990ABC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4FA309CB" w14:textId="77777777" w:rsidR="009A2B7A" w:rsidRDefault="009A2B7A">
+    <w:p w14:paraId="4373AE0A" w14:textId="77777777" w:rsidR="00990ABC" w:rsidRDefault="00990ABC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7FFD2277" w14:textId="77777777" w:rsidR="009A2B7A" w:rsidRDefault="009A2B7A"/>
+    <w:p w14:paraId="401703A8" w14:textId="77777777" w:rsidR="00990ABC" w:rsidRDefault="00990ABC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CEFDF63" w14:textId="68E3B368" w:rsidR="000D0EC5" w:rsidRPr="00FA4678" w:rsidRDefault="005C1765" w:rsidP="00FB798B">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9184"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C637491" wp14:editId="071D8D17">
               <wp:simplePos x="0" y="0"/>
@@ -15092,52 +15455,53 @@
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1250042394">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1284459026">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1351756944">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="609312732">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="58749508">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1203444822">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:drawingGridVerticalSpacing w:val="57"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -15434,50 +15798,51 @@
     <w:rsid w:val="003E1B7E"/>
     <w:rsid w:val="003E4288"/>
     <w:rsid w:val="003E4720"/>
     <w:rsid w:val="003E4848"/>
     <w:rsid w:val="003E6DCF"/>
     <w:rsid w:val="003F19B5"/>
     <w:rsid w:val="003F2C53"/>
     <w:rsid w:val="003F2D2C"/>
     <w:rsid w:val="003F42AB"/>
     <w:rsid w:val="003F4B3C"/>
     <w:rsid w:val="0040175C"/>
     <w:rsid w:val="0040360D"/>
     <w:rsid w:val="00404649"/>
     <w:rsid w:val="00404E6E"/>
     <w:rsid w:val="0040765E"/>
     <w:rsid w:val="00413BBD"/>
     <w:rsid w:val="00414D5B"/>
     <w:rsid w:val="00415625"/>
     <w:rsid w:val="004163E4"/>
     <w:rsid w:val="00421439"/>
     <w:rsid w:val="00421B1C"/>
     <w:rsid w:val="00426E88"/>
     <w:rsid w:val="00430F38"/>
     <w:rsid w:val="00433A55"/>
     <w:rsid w:val="00434800"/>
+    <w:rsid w:val="00434FC2"/>
     <w:rsid w:val="0043506B"/>
     <w:rsid w:val="00435A8F"/>
     <w:rsid w:val="00443555"/>
     <w:rsid w:val="00443F99"/>
     <w:rsid w:val="004441EC"/>
     <w:rsid w:val="00452F38"/>
     <w:rsid w:val="00454DBD"/>
     <w:rsid w:val="00456B13"/>
     <w:rsid w:val="00462613"/>
     <w:rsid w:val="00462FFD"/>
     <w:rsid w:val="00466CF9"/>
     <w:rsid w:val="00470312"/>
     <w:rsid w:val="00473710"/>
     <w:rsid w:val="004737AD"/>
     <w:rsid w:val="004737F6"/>
     <w:rsid w:val="0047797C"/>
     <w:rsid w:val="00480E4B"/>
     <w:rsid w:val="0048215F"/>
     <w:rsid w:val="004839D0"/>
     <w:rsid w:val="004876CC"/>
     <w:rsid w:val="0049185F"/>
     <w:rsid w:val="0049244C"/>
     <w:rsid w:val="004965B6"/>
     <w:rsid w:val="00496AF1"/>
     <w:rsid w:val="004A3210"/>
@@ -15800,74 +16165,76 @@
     <w:rsid w:val="00942E0B"/>
     <w:rsid w:val="009433C6"/>
     <w:rsid w:val="00943E43"/>
     <w:rsid w:val="00945FC7"/>
     <w:rsid w:val="00951D29"/>
     <w:rsid w:val="0095364D"/>
     <w:rsid w:val="009573B5"/>
     <w:rsid w:val="009576B3"/>
     <w:rsid w:val="009579DB"/>
     <w:rsid w:val="00960256"/>
     <w:rsid w:val="00961D9F"/>
     <w:rsid w:val="00963900"/>
     <w:rsid w:val="00963CB0"/>
     <w:rsid w:val="009649AD"/>
     <w:rsid w:val="0096642B"/>
     <w:rsid w:val="00973A07"/>
     <w:rsid w:val="00975FC3"/>
     <w:rsid w:val="00980160"/>
     <w:rsid w:val="009802CD"/>
     <w:rsid w:val="009807D2"/>
     <w:rsid w:val="009844AD"/>
     <w:rsid w:val="009847E0"/>
     <w:rsid w:val="00985C83"/>
     <w:rsid w:val="009871A3"/>
     <w:rsid w:val="00987927"/>
+    <w:rsid w:val="00990ABC"/>
     <w:rsid w:val="00993CAE"/>
     <w:rsid w:val="0099450E"/>
     <w:rsid w:val="00995D2E"/>
     <w:rsid w:val="009A0EE1"/>
     <w:rsid w:val="009A2B7A"/>
     <w:rsid w:val="009A2CBB"/>
     <w:rsid w:val="009A390C"/>
     <w:rsid w:val="009B0991"/>
     <w:rsid w:val="009B0C94"/>
     <w:rsid w:val="009B119E"/>
     <w:rsid w:val="009B5A39"/>
     <w:rsid w:val="009B7181"/>
     <w:rsid w:val="009B7949"/>
     <w:rsid w:val="009C0EB0"/>
     <w:rsid w:val="009C0FE7"/>
     <w:rsid w:val="009C1C0B"/>
     <w:rsid w:val="009C1DE0"/>
     <w:rsid w:val="009C3E24"/>
     <w:rsid w:val="009C44E4"/>
     <w:rsid w:val="009C5F15"/>
     <w:rsid w:val="009C6E3C"/>
     <w:rsid w:val="009D0389"/>
     <w:rsid w:val="009D071F"/>
     <w:rsid w:val="009D11E1"/>
+    <w:rsid w:val="009D45AD"/>
     <w:rsid w:val="009D6B15"/>
     <w:rsid w:val="009E062F"/>
     <w:rsid w:val="009E1CA0"/>
     <w:rsid w:val="009E2BAA"/>
     <w:rsid w:val="009E4112"/>
     <w:rsid w:val="009E7385"/>
     <w:rsid w:val="009F2A97"/>
     <w:rsid w:val="009F5817"/>
     <w:rsid w:val="009F6D97"/>
     <w:rsid w:val="00A03FC0"/>
     <w:rsid w:val="00A05EA4"/>
     <w:rsid w:val="00A07BC1"/>
     <w:rsid w:val="00A120FB"/>
     <w:rsid w:val="00A1231E"/>
     <w:rsid w:val="00A12791"/>
     <w:rsid w:val="00A12B60"/>
     <w:rsid w:val="00A12BF5"/>
     <w:rsid w:val="00A148DB"/>
     <w:rsid w:val="00A14F6D"/>
     <w:rsid w:val="00A16C09"/>
     <w:rsid w:val="00A21A18"/>
     <w:rsid w:val="00A21C73"/>
     <w:rsid w:val="00A23CEC"/>
     <w:rsid w:val="00A25A7C"/>
     <w:rsid w:val="00A26178"/>
@@ -17596,78 +17963,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010095FEE3EE3B11F047A6987DA456AC5416" ma:contentTypeVersion="18" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="78f1aa5b0f56e11518f9139b886394a3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e6fdb111-4057-4618-89d4-6f2b6a7d4cf9" xmlns:ns3="99b3407a-3e3e-4afe-8df7-d6c3b844de20" xmlns:ns4="43a5b9ff-ef68-4e08-86c8-07b185fdc818" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc01bb0702f59790443e192378b2d3eb" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="e6fdb111-4057-4618-89d4-6f2b6a7d4cf9"/>
     <xsd:import namespace="99b3407a-3e3e-4afe-8df7-d6c3b844de20"/>
     <xsd:import namespace="43a5b9ff-ef68-4e08-86c8-07b185fdc818"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
@@ -17883,135 +18222,163 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43a5b9ff-ef68-4e08-86c8-07b185fdc818" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e6fdb111-4057-4618-89d4-6f2b6a7d4cf9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{192430D4-D247-4276-8479-D04F14B16BEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e6fdb111-4057-4618-89d4-6f2b6a7d4cf9"/>
     <ds:schemaRef ds:uri="99b3407a-3e3e-4afe-8df7-d6c3b844de20"/>
     <ds:schemaRef ds:uri="43a5b9ff-ef68-4e08-86c8-07b185fdc818"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15829B06-D5FF-48CC-9E52-370CA3F789A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6050603-EB2C-40A5-B1FC-75DC2366A1B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65D549CA-94CB-47EE-A388-65059C80D556}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B818CBC4-3385-40A5-AFCD-E72C9C5EFF28}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43a5b9ff-ef68-4e08-86c8-07b185fdc818"/>
+    <ds:schemaRef ds:uri="e6fdb111-4057-4618-89d4-6f2b6a7d4cf9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2368</Words>
-  <Characters>14878</Characters>
+  <Words>2443</Words>
+  <Characters>14905</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>479</Lines>
-  <Paragraphs>246</Paragraphs>
+  <Lines>124</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ansøgning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17000</CharactersWithSpaces>
+  <CharactersWithSpaces>17314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ansøgning</dc:title>
   <dc:subject/>
   <dc:creator>setup</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010095FEE3EE3B11F047A6987DA456AC5416</vt:lpwstr>