--- v1 (2026-01-12)
+++ v2 (2026-04-12)
@@ -1,124 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://erstdk-my.sharepoint.com/personal/jollun_erst_dk/Documents/Dokumenter/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://erstdk-my.sharepoint.com/personal/umtsah_erst_dk/Documents/Std.kontoplan 2.0/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{65FF541E-2820-49EA-BD56-D441D004323D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0C961C5A-9D23-4516-8685-2820BE6931D4}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5C4CE208-8C5B-4FA1-B334-D152CEBD2748}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{D0A1AAE9-5247-4E1B-B947-9B7196FD650D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D0A1AAE9-5247-4E1B-B947-9B7196FD650D}"/>
   </bookViews>
   <sheets>
     <sheet name="I) Guidance" sheetId="1" r:id="rId1"/>
     <sheet name="II) Kontoplan" sheetId="3" r:id="rId2"/>
     <sheet name="III) Momskoder Bruttoliste" sheetId="5" r:id="rId3"/>
-    <sheet name="1" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'1'!$A$2:$M$81</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'II) Kontoplan'!$B$1:$D$723</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'III) Momskoder Bruttoliste'!$A$2:$O$81</definedName>
     <definedName name="AS2DocOpenMode" hidden="1">"AS2DocumentEdit"</definedName>
     <definedName name="Hørringsversion" localSheetId="1">#REF!</definedName>
     <definedName name="Hørringsversion">#REF!</definedName>
-    <definedName name="OVERVIEW_VLP" localSheetId="3">#REF!</definedName>
     <definedName name="OVERVIEW_VLP" localSheetId="1">#REF!</definedName>
     <definedName name="OVERVIEW_VLP" localSheetId="2">#REF!</definedName>
     <definedName name="OVERVIEW_VLP">#REF!</definedName>
-    <definedName name="skat" localSheetId="3">#REF!</definedName>
     <definedName name="skat" localSheetId="1">#REF!</definedName>
     <definedName name="skat" localSheetId="2">#REF!</definedName>
     <definedName name="skat">#REF!</definedName>
-    <definedName name="Tax_code_description" localSheetId="3">#REF!</definedName>
     <definedName name="Tax_code_description" localSheetId="1">#REF!</definedName>
     <definedName name="Tax_code_description" localSheetId="2">#REF!</definedName>
     <definedName name="Tax_code_description">#REF!</definedName>
-    <definedName name="Vejledning" localSheetId="3">#REF!</definedName>
     <definedName name="Vejledning" localSheetId="1">#REF!</definedName>
     <definedName name="Vejledning" localSheetId="2">#REF!</definedName>
     <definedName name="Vejledning">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="D437" i="3" l="1"/>
   <c r="D438" i="3"/>
   <c r="D439" i="3"/>
   <c r="D445" i="3"/>
   <c r="D446" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2419" uniqueCount="1260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1777" uniqueCount="1202">
   <si>
     <t>I) Guidance</t>
   </si>
   <si>
     <t>Formålet med dette dokument er at opstille en standardkontoplan.</t>
   </si>
   <si>
     <t xml:space="preserve">Dokumentet består af følgende ark: </t>
   </si>
   <si>
     <t xml:space="preserve">I. </t>
   </si>
   <si>
     <t>Guidance (dette ark)</t>
   </si>
   <si>
     <t xml:space="preserve">II. </t>
   </si>
   <si>
     <t>Kontoplan (Resultatopgørelse og Balance)</t>
   </si>
   <si>
     <t xml:space="preserve">III. </t>
   </si>
   <si>
@@ -138,106 +131,96 @@
   </si>
   <si>
     <t>Der er for hver sumpost angivet, hvilke konti de er tiltænkt at summere (Eksempelvis: "Nettoomsætning" der har en subtotal fra konto 1010-1389).</t>
   </si>
   <si>
     <t>Det er tilladt for virksomheder at dimensionere, i kontoplanen, ved at tilføje ekstra cifra eller tegn, bagved de eksisterende konti. Dette kalder vi for 
 horisontal dimensionering. 
 Eksempelvis kunne "1100 - Salg af varer udland, ikke-EU " dimensioneres med Canada og USA salg således: 1100-1 og 1100-2 eller 1100-001 Salg af varer udland, Canada og 1100-002 Salg af varer udland, USA.
 Vertikalt er der IKKE tilladt at tilføje konti, da disse er rerserveret til myndigheder mv. 
 Eksempelvis må man ikke tilføje konto 1101 - Salg af varer udland, Canada og 1102 - Salg af varer udland, USA.
 Obs: Der må ikke benyttes "," eller ";" til dimensionering.</t>
   </si>
   <si>
     <t xml:space="preserve">Totaler er ligeledes sum-poster. Disse kan være beregnet på baggrund af flere sum-poster (Eksempelvis: "Aktiver i alt"). </t>
   </si>
   <si>
     <t>Kolonne B indeholder oplysning om sumintervaller og angivelse af overskriftskonti.</t>
   </si>
   <si>
     <t xml:space="preserve">Kolonne C indeholder oplysning om kontonavn. </t>
   </si>
   <si>
     <t>III) Momskoder Bruttoliste</t>
   </si>
   <si>
-    <t xml:space="preserve">Den fællesoffentlige standardkontoplan er suppleret med momskoder. 
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Momskoderne er lavet til at håndtere en meget bred vifte af forskellige typer virksomheder og transaktioner. Det er højst usandsynligt, at én virksomhed, vil have behov for alle momskoder. Det er hensigten, at den enkelte virksomhed skal vælge og anvende de koder, der er relevant for dennes specifikke aktiviteter.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Listen af momskoder er en bruttoliste, der omfatter alle koder. I kolonnerne J-N er det gjort muligt at filtrere i listen af momskoder, så den enkelte virksomhed kan isolere de relevante koder, baseret på hvorvidt virksomheden har både både momspligtige og momsfrie aktiviteter og om virksomheden har handel med udlandet.
 </t>
   </si>
   <si>
     <t>Typerne af virksomheder er beskrevet nedenfor.</t>
   </si>
   <si>
     <t>1) Dansk virksomhed med handel i Danmark</t>
   </si>
   <si>
     <t xml:space="preserve">Danske virksomheder, der udelukkende har handel i Danmark, f.eks. selvstændige erhvervsdrivende inden for håndværkerfaget, servicefaget og produktions/handelsvirksomheder med handel i DK m.m.
 </t>
   </si>
   <si>
     <t>2) Dansk blandet virksomhed med handel i Danmark</t>
   </si>
   <si>
     <t xml:space="preserve">Danske virksomheder, der har blandede aktiviteter, dvs. både momsfritaget og momspligtige. Kan f.eks. være virksomheder inden for fintech, tandlæger, sport, sundhed og undervisning.
 </t>
   </si>
   <si>
     <t>3) Dansk virksomhed med udlandshandel</t>
   </si>
   <si>
     <t xml:space="preserve">Danske virksomheder, der både har handel med udlandet og i Danmark. Kan f.eks. være produktionsvirksomheder med eksport eller virksomheder med import og salg i Danmark.
 </t>
   </si>
   <si>
     <t>4) Blandet virksomhed med udlandshandel</t>
   </si>
   <si>
     <t>Danske virksomheder, der har blandede aktiviteter, dvs. både momsfritaget og momspligtige, der også har handel med udlandet. Kan f.eks. være virksomheder inden for fintech, tandlæger, sundhed og undervisning.</t>
   </si>
   <si>
     <t>5) Særkoder</t>
   </si>
   <si>
     <t xml:space="preserve">Denne gruppe dækker særlige momsmæssige behov, der kræver særkoder. Det er f.eks. rejsebureauer, bilhandel, handel med brugte varer og særlige køb med dansk omvendt betalingspligt. Denne gruppe af momskoder skal være tilvalg for virksomheder med dette behov.
 </t>
   </si>
   <si>
     <t>Momskoder - Bruttoliste</t>
-  </si>
-[...2 lines deleted...]
-køb</t>
   </si>
   <si>
     <t>Overskrift</t>
   </si>
   <si>
     <t>Momssats</t>
   </si>
   <si>
     <t>Fradragsret</t>
   </si>
   <si>
     <t>Momskode betegnelse</t>
   </si>
   <si>
     <t>Momskode</t>
   </si>
   <si>
     <t>Vejledning</t>
   </si>
   <si>
     <t>1. 
 Udelukkende
 handel i DK</t>
   </si>
   <si>
@@ -350,53 +333,50 @@
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes af rejsebureauer mv., der skal afregne moms af fortjenstmargen.
 </t>
   </si>
   <si>
     <t xml:space="preserve">Salg </t>
   </si>
   <si>
     <t>Brugte personmotorkøretøjer</t>
   </si>
   <si>
     <t>S-DK-brugtbil</t>
   </si>
   <si>
     <t>Smotor</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved salg af brugte personbiler, hvor sælger kan foretage et fradrag i den beregnede salgsmoms, på baggrund af beregning baseret på købsprisen på det brugte køretøj.  
 </t>
   </si>
   <si>
     <t>Udlejningsvirksomheder, køreskoler og demobiler</t>
   </si>
   <si>
-    <t>S-DK-leasingbiler_mm</t>
-[...1 lines deleted...]
-  <si>
     <t>Sleasing</t>
   </si>
   <si>
     <t>Kunstneres førstegangssalg</t>
   </si>
   <si>
     <t>S-DK-kunstnere</t>
   </si>
   <si>
     <t>Skunstnere</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved kunstneres førstegangssalg af egne værker, når disse opfylder momslovens betingelser for at blive anset som kunstgenstande.
 </t>
   </si>
   <si>
     <t>Lokal salg andre lande med moms</t>
   </si>
   <si>
     <t>x%</t>
   </si>
   <si>
     <t>S-LokalMoms</t>
   </si>
   <si>
@@ -531,54 +511,50 @@
     <t>OSS - One stop shop salg (onlinehandel)</t>
   </si>
   <si>
     <t>S-OSS-Y</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved salg af varer til kunder i andre EU-lande med lokal moms (f.eks. privatpersoner, hvor varen forsendes fra DK), når salget er omfattet af reglerne for One Stop Shop.
 </t>
   </si>
   <si>
     <t>B2C varesalg fra andre EU-lande eller lande udenfor EU</t>
   </si>
   <si>
     <t>S-OSS-V-%DK</t>
   </si>
   <si>
     <t>OSS angivelsen + Rubrik C</t>
   </si>
   <si>
     <t>Denne kode anvendes ved salg af varer til kunder i andre EU-lande med lokal moms (f.eks. privatpersoner, hvor varen forsendes fra et andet EU-land end det hvor varen modtages, når leverandøren er tilknyttet EU-ordningen eller hvor varen forsendes fra et land udenfor EU, når leverandøren er tilknyttet importordningen), når salget er omfattet af reglerne for One Stop Shop.</t>
   </si>
   <si>
     <t>B2C varesalg fra et land udenfor EU til kunde i DK</t>
   </si>
   <si>
-    <t>x%
-[...2 lines deleted...]
-  <si>
     <t>S-OSS-V-%EU-DK</t>
   </si>
   <si>
     <t>OSS angivelsen (skal ikke angives på momsangivelsen)</t>
   </si>
   <si>
     <t>Denne kode anvendes ved salg af varer til kunder i Danmark med lokal moms (f.eks. privatpersoner, hvor varen forsendes fra et land uden for EU og leverandøren er tilknyttet importordningen ), når salget er omfattet af reglerne for One Stop Shop.</t>
   </si>
   <si>
     <t>S-OSS-V-L</t>
   </si>
   <si>
     <t>Køb</t>
   </si>
   <si>
     <t>Indgående moms (DK), fuld fradrag (100%)</t>
   </si>
   <si>
     <t>K-DK-Fradrag</t>
   </si>
   <si>
     <t>K1</t>
   </si>
   <si>
     <t>Købsmoms (indgående moms)</t>
@@ -607,338 +583,293 @@
     <t xml:space="preserve">Momsfritaget køb, Ingen fradrag, ingen moms på køb </t>
   </si>
   <si>
     <t>K-DK-IngenFradrag</t>
   </si>
   <si>
     <t>K0</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af varer eller ydelser, hvor virksomheden ikke har adgang til momsfradrag eller køb af varer og ydelser uden moms, når varen eller ydelsen er omfattet af momslovens fritagelsesbestemmelser, eksempelvis momsfritaget undervisning, hospitalsbehandling, foreningskontingenter
 </t>
   </si>
   <si>
     <t>Indgående moms (DK), lovbestemt delvist fradrag (2/3 fradrag)</t>
   </si>
   <si>
     <t>66,6%  </t>
   </si>
   <si>
     <t>K-DK-VejFradrag</t>
   </si>
   <si>
     <t>K7</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms 66,6%)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved vedligeholdelse af tilkørselsveje i landbrugsvirksomheder, hvor 2/3 af momsen på udgiften kan fradrages.
 </t>
   </si>
   <si>
     <t>Indgående moms (DK), lovbestemt delvist fradrag (50%)</t>
   </si>
   <si>
     <t>K-DK-FastnettelefonFuld</t>
   </si>
   <si>
     <t>K5A</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms 50%)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved køb og drift af fastnettelefoner på medarbejderes privatadresse, når virksomheden alene har momspligtige aktiviteter.
 </t>
   </si>
   <si>
     <t>Indgående moms (DK), lovbestemt delvist fradrag (50% x pro rata)</t>
   </si>
   <si>
     <t>K-DK-FastnettelefonProRata</t>
   </si>
   <si>
     <t>K5B</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms 50% af "pro rata")</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved køb og drift af fastnettelefoner på medarbejderes privatadresse, når virksomheden har både momsfrie og momspligtige aktiviteter.
 </t>
   </si>
   <si>
     <t>Leasing og drift af gulpladebil, (private og blandede formål samt erhverv)</t>
   </si>
   <si>
     <t>K-DK-GulpladebilFradragPrivat</t>
   </si>
   <si>
     <t>KL1</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms 33,3%)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved leje af varebiler (med tilladt totalvægt på ikke over 3t), når disse ikke udelukkende anvendes i virksomheden.
 </t>
   </si>
   <si>
     <t>Repræsentationsmoms, delvist fradragsberettiget (25%)</t>
   </si>
   <si>
     <t>K-DK-RepræsentationFradragFuld</t>
   </si>
   <si>
     <t>K25A</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms 25%)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af repræsentationsydelser, f.eks. restaurationsydelser, hvor ¼ af momsen på udgiften kan fradrages.
 </t>
   </si>
   <si>
     <t>Repræsentationsmoms, delvist fradragsberettiget (25% x pro rata)</t>
   </si>
   <si>
     <t>K-DK-RepræsentationFradragProRata</t>
   </si>
   <si>
     <t>K25B</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms 25% af "pro rata")</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af repræsentationsydelser, f.eks. restaurationsydelser, i virksomheder med både momsfri og momspligtige aktiviteter, hvor ¼ * pro rata satsen af momsen på udgiften kan fradrages.  
 </t>
   </si>
   <si>
     <t>Leasing af hvidpladebil i min. 6 mdr.  (faktura)</t>
   </si>
   <si>
     <t>Maks 25% af særligt fradrags-grundlag</t>
   </si>
   <si>
     <t>K-DK-LeasinghvidpladebilFradrag</t>
   </si>
   <si>
     <t>KL2</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms - faktura fradrag)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved leasing af hvidpladebiler i perioder længere end 6 mdr., hvor bilen anvendes min. 10 pct. i forbindelse med virksomhedens momspligtige aktiviteter. Den moms, der kan fradrages, kan højst udgøre et beløb beregnet på baggrund af den betalte registreringsafgift og fremgår typisk af opkrævningen fra leasingselskabet. 
 </t>
   </si>
   <si>
     <t>Leasing af hvidpladebil i min. 6 mdr.  (faktura x pro rata)</t>
   </si>
   <si>
     <t>KL3</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms - faktura pro rata fradrag)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode  anvendes ved virksomheder med både momsfri og momspligtige aktiviteters leasing af hvidpladebiler i perioder længere ind 6 mdr, hvor bilen anvendes min. 10 pct. i forbindelse med virksomhedens momspligtige aktiviteter. Den moms der kan fradrages, kan højst udgøre et beløb beregnet på baggrund af den betalte registreringsafgift og fremgår typisk af opkrævningen fra leasingselskabet. Beløbet skal yderligere reduceres i forhold til virksomhedens pro rata sats.
 </t>
   </si>
   <si>
     <t>Indgående moms (DK), Delvis fradrag (pro rata)</t>
   </si>
   <si>
     <t>Delvis</t>
   </si>
   <si>
     <t>K-DK-DelvisFradrag</t>
   </si>
   <si>
     <t>K2</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms - omsætningsfordeling)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes af virksomheder med både momsfri og momspligtige aktiviteters afholdelse af fællesomkostninger, dvs. omkostninger der både vedrører virksomhedens momspligtige og momsfrie aktiviteter. Koden dækker virksomhedens pro rata sats/delvise momsfradragsprocent, der opgøres som forholdet mellem virksomhedens momspligtige omsætning og den samlede omsætning. 
 </t>
   </si>
   <si>
     <t>Indgående moms (DK), sektorbaseret fradragsret</t>
   </si>
   <si>
     <t>Sektor</t>
   </si>
   <si>
     <t>K-DK-SektorFradrag</t>
   </si>
   <si>
     <t>K6</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms - omsætningsfordeling i sektoren)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved køb i virksomheder, der har en sektorisk opdeling og dermed skal opgøre et særligt momsfradrag for denne del af virksomheden. 
 </t>
   </si>
   <si>
     <t>Arealbaseret fradragsret fast ejendom</t>
   </si>
   <si>
     <t>Arealfordeling</t>
   </si>
   <si>
     <t>K-DK-ArealFradrag</t>
   </si>
   <si>
     <t>K4</t>
   </si>
   <si>
-    <t>Købsmoms (indgående moms - forholdsmæssig andel)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved afholdelse af udgifter til opførelse, ombygning, reparation og vedligeholdelse af bygninger, når bygningen også omfatter lokaler, der vedrører andre formål end virksomhedens momspligtige aktiviteter og som ikke kan fordeles på de enkelte lokaler.
 </t>
   </si>
   <si>
     <t>K-DK-Brugtmoms</t>
   </si>
   <si>
     <t>K-brugtmoms</t>
   </si>
   <si>
     <t>Denne kode anvendes ved køb af varer under brugtmomsordningen. Købssummen skal alene anvendes til at opgøre beregningsgrundlaget for salgsmoms og udløser ikke adgang til momsfradrag.</t>
   </si>
   <si>
     <t>K-DK-Marginmoms</t>
   </si>
   <si>
     <t>K-marginmoms</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af varer under marginmomsordningen. Købssummen skal alene anvendes til at opgøre beregningsgrundlaget for salgsmoms og udløser ikke adgang til momsfradrag.
 </t>
   </si>
   <si>
     <t>K-DK-brugtbil</t>
   </si>
   <si>
     <t>K-brugtbil</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af brugte personbiler til videresalg. Købssummen skal alene anvendes til at opgøre beregningsgrundlaget for salgsmoms og udløser ikke adgang til momsfradrag.
 </t>
   </si>
   <si>
-    <t>K-DK-leasingbiler_mm</t>
-[...1 lines deleted...]
-  <si>
     <t>K-leasingbil</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af udlejnings-, køreskole- eller demobiler, når der vælges at beregne salgsmoms efter den særlige metode i momslovens §30, stk. 1
 </t>
   </si>
   <si>
     <t>DK omvendt betalingspligt, Indgående moms, fuldt fradragsberettiget (100%)</t>
   </si>
   <si>
     <t>K-DKO-Fradrag</t>
   </si>
   <si>
     <t>K-DK0-1</t>
   </si>
   <si>
     <t>Salgsmoms (udgående) og købsmoms (indgående moms)</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af varer i DK der er omfattet af lokal omvendt betalingspligt, f.eks. mobiltelefoner, bærbare pc, tablets, metalskrot, co2-kvoter mv.
 </t>
   </si>
   <si>
     <t>DK omvendt betalingspligt, Indgående moms, Delvis fradrag (pro rata)</t>
   </si>
   <si>
     <t>K-DKO-DelvisFradrag</t>
   </si>
   <si>
     <t>K-DKO-2</t>
   </si>
   <si>
-    <t>Salgsmoms og købsmoms ( indgående moms omsætningsfordeling) </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af varer i DK der er omfattet af lokal omvendt betalingspligt, f.eks. mobiltelefoner, bærbare pc, tablets, metalskrot, co2-kvoter mv., når købet vedrører både virksomhedens momspligtige og momsfrie aktiviteter.
 </t>
   </si>
   <si>
     <t>DK omvendt betalingspligt, Indgående moms, skønsmæssigt fradrag</t>
   </si>
   <si>
     <t>K-DKO-SkønsmæssigFradrag</t>
   </si>
   <si>
     <t>K-DKO-3</t>
   </si>
   <si>
-    <t>Salgsmoms og købsmoms (indgående moms skønsmæssig andel)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af varer i DK der er omfattet af lokal omvendt betalingspligt, f.eks. mobiltelefoner, bærbare pc, tablets, metalskrot, co2-kvoter mv., når købet vedrører både virksomhedens momspligtige aktiviteter og andre formål, der er virksomheden uvedkommende.
 </t>
   </si>
   <si>
     <t>DK omvendt betalingspligt, Ingen fradrag</t>
   </si>
   <si>
     <t>K-DKO-IngenFradrag</t>
   </si>
   <si>
     <t>K-DKO-0</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af varer i DK der er omfattet af lokal omvendt betalingspligt, f.eks. mobiltelefoner, bærbare pc, tablets, metalskrot, co2-kvoter mv., når købet vedrører enten virksomhedens momsfrie aktiviteter eller andre formål, der er virksomheden uvedkommende.
 </t>
   </si>
   <si>
     <t>DK omvendt betalingspligt, Arealbaseret fradragsret fast ejendom</t>
   </si>
   <si>
     <t>K-DKO-ArealFradrag</t>
   </si>
   <si>
     <t>K-DKO-4</t>
   </si>
   <si>
-    <t>Salgsmoms og købsmoms ( indgående moms arealfordeling)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af varer i DK der er omfattet af lokal omvendt betalingspligt, f.eks. mobiltelefoner, bærbare pc, tablets, metalskrot, co2-kvoter mv., når købet vedrører opførelse, ombygning, reparation og vedligeholdelse af bygninger, når bygningen også omfatter lokaler der vedrører andre formål end virksomhedens momspligtige aktiviteter
 </t>
   </si>
   <si>
     <t>Køb med lokal moms</t>
   </si>
   <si>
     <t>Refusion</t>
   </si>
   <si>
     <t>K-LokalMoms</t>
   </si>
   <si>
     <t>Tilbagesøgning efter refusionsordningsreglerne</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved køb af varer og ydelser i andre lande, hvor virksomheden har modtaget en faktura eller en kvittering med lokal moms, f.eks. Rejseudgifter
 </t>
   </si>
   <si>
     <t>Køb omfattet af det offentliges refusionsordning</t>
   </si>
   <si>
     <t>K-DK-refusion</t>
   </si>
@@ -1141,181 +1072,163 @@
     <t>Varekøb, Importmoms (% EU), fuldt fradragsberettiget (100%)</t>
   </si>
   <si>
     <t>K-%EU-V-Fradrag</t>
   </si>
   <si>
     <t>K-%EU-V-1</t>
   </si>
   <si>
     <t>Moms af varekøb i udlandet (både EU og lande uden for EU) og Købsmoms (indgående moms)</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved varekøb uden moms i lande udenfor EU, hvor virksomheden har fuldt fradrag for den afregnede importmoms.
 </t>
   </si>
   <si>
     <t>Varekøb, importmoms (% EU), skønsmæssigt fradrag</t>
   </si>
   <si>
     <t>K-%EU-V-SkønsmæssigFradrag</t>
   </si>
   <si>
     <t>K-%EU-V-3</t>
   </si>
   <si>
-    <t>Moms af varekøb i udlandet (både EU og lande uden for EU) og Købsmoms (indgående moms - skønsmæssig andel)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode  anvendes ved varekøb uden moms i lande udenfor EU, hvor den indkøbte vare både anvendes i forbindelse med de momspligtige aktiviteter og til formål der er virksomheden uvedkommende og hvor retten til fradrag for den afregnede importmoms skal opgøres efter et skøn over den faktiske anvendelse.
 </t>
   </si>
   <si>
     <t>Varekøb, importmoms (% EU), ingen fradrag</t>
   </si>
   <si>
     <t>K-%EU-V-IngenFradrag</t>
   </si>
   <si>
     <t>K-%EU-V-0</t>
   </si>
   <si>
     <t>Moms af varekøb i udlandet (både EU og lande uden for EU)</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode  anvendes ved varekøb uden moms i lande udenfor EU, hvor virksomheden ikke har adgang til fradrag for den afregnede importmoms, f.eks. fordi de indkøbte varer ikke anvendes i forbindelse med virksomhedens momspligtige aktiviteter.
 </t>
   </si>
   <si>
     <t>Varekøb, importmoms (% EU), Delvis fradrag (pro rata)</t>
   </si>
   <si>
     <t>K-%EU-V-DelvisFradrag</t>
   </si>
   <si>
     <t>K-%EU-V-2</t>
   </si>
   <si>
-    <t>Moms af varekøb i udlandet (både EU og lande uden for EU) og Købsmoms (indgående moms - omsætningsfordeling)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode  anvendes ved varekøb uden moms i lande udenfor EU, hvor den indkøbte vare både anvendes i forbindelse med de momspligtige og de momsfrie aktiviteter og hvor retten til fradrag for den afregnede importmoms skal opgøres efter pro rata satsen.
 </t>
   </si>
   <si>
     <t>Varekøb, importmoms (% EU), Arealbaseret fradragsret fast ejendom</t>
   </si>
   <si>
     <t>K-%EU-V-ArealFradrag</t>
   </si>
   <si>
     <t>K-%EU-V-4</t>
   </si>
   <si>
-    <t>Moms af varekøb i udlandet (både EU og lande uden for EU) og Købsmoms (indgående moms - forholdsmæssig andel)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode  anvendes ved varekøb uden moms i lande udenfor EU, når købet vedrører opførelse, ombygning, reparation og vedligeholdelse af bygninger, når bygningen også omfatter lokaler der vedrører andre formål end virksomhedens momspligtige aktiviteter
 </t>
   </si>
   <si>
     <t>Ydelseskøb, omvendt betalingspligt (% EU), fuldt fradragsberettiget (100%)</t>
   </si>
   <si>
     <t>K-%EU-Y-Fradrag</t>
   </si>
   <si>
     <t>K-%EU-Y-1</t>
   </si>
   <si>
     <t>Moms af ydelseskøb i udlandet med omvendt betalingspligt og Købsmoms (indgående moms)</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode anvendes ved ydelseskøb uden moms i lande udenfor EU, hvor virksomheden har fuldt fradrag for den beregnede tmoms.
 </t>
   </si>
   <si>
     <t>Ydelseskøb, omvendt betalingspligt (% EU), skønsmæssigt fradrag</t>
   </si>
   <si>
     <t>K-%EU-DK-Y-SkønsmæssigFradrag</t>
   </si>
   <si>
     <t>K-%EU-Y-3</t>
   </si>
   <si>
-    <t>Moms af ydelseskøb i udlandet med omvendt betalingspligt og Købsmoms (indgående moms - skønsmæssig andel)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode  anvendes ved ydelseskøb uden moms i lande udenfor EU, hvor den indkøbte ydelse både anvendes i forbindelse med de momspligtige aktiviteter og til formål der er virksomheden uvedkommende og hvor retten til fradrag for den beregnede moms skal opgøres efter et skøn over den faktiske anvendelse.
 </t>
   </si>
   <si>
     <t>Ydelseskøb, omvendt betalingspligt (% EU), ingen fradrag</t>
   </si>
   <si>
     <t>K-%EU-Y-IngenFradrag</t>
   </si>
   <si>
     <t>K-%EU-Y-0</t>
   </si>
   <si>
     <t>Moms af ydelseskøb i udlandet med omvendt betalingspligt</t>
   </si>
   <si>
     <t xml:space="preserve">Denne kode  anvendes ved ydelseskøb uden moms i lande udenfor EU, hvor virksomheden ikke har adgang til fradrag for den beregnede moms, f.eks. fordi de indkøbte ydelser ikke anvendes i forbindelse med virksomhedens momspligtige aktiviteter.
 </t>
   </si>
   <si>
     <t>Ydelseskøb, omvendt betalingspligt (% EU), Delvis fradrag</t>
   </si>
   <si>
     <t>K-%EU-Y-DelvisFradrag</t>
   </si>
   <si>
     <t>K-%EU-Y-2</t>
   </si>
   <si>
-    <t>Moms af ydelseskøb i udlandet med omvendt betalingspligt og Købsmoms (indgående moms - omsætningsfordeling)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode  anvendes ved ydelseskøb uden moms i lande udenfor EU, hvor den indkøbte ydelse både anvendes i forbindelse med de momspligtige og de momsfrie aktiviteter og hvor retten til fradrag for den beregnede moms skal opgøres efter pro rata satsen.
 </t>
   </si>
   <si>
     <t>Ydelseskøb, omvendt betalingspligt (% EU), Arealbaseret fradragsret fast ejendom</t>
   </si>
   <si>
     <t>K-%EU-Y-ArealFradrag</t>
   </si>
   <si>
     <t>K-%EU-Y-4</t>
   </si>
   <si>
-    <t>Moms af ydelseskøb i udlandet med omvendt betalingspligt og Købsmoms (indgående moms - forholdsmæssig andel)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Denne kode  anvendes ved ydelseskøb uden moms i lande udenfor EU, når købet vedrører opførelse, ombygning, reparation og vedligeholdelse af bygninger, når bygningen også omfatter lokaler der vedrører andre formål end virksomhedens momspligtige aktiviteter
 </t>
   </si>
   <si>
     <t>Kontonr.</t>
   </si>
   <si>
     <t>Overskrift/Sum</t>
   </si>
   <si>
     <t>Kontoforklaring</t>
   </si>
   <si>
     <t>RESULTATOPGØRELSE</t>
   </si>
   <si>
     <t>Nettoomsætning</t>
   </si>
   <si>
     <t xml:space="preserve">Salg af varer og ydelser </t>
   </si>
   <si>
     <t>Salg af varer udland, EU</t>
   </si>
   <si>
@@ -1339,53 +1252,50 @@
   <si>
     <t>Sum 1010-1389</t>
   </si>
   <si>
     <t>Ændring i lagre af færdigvarer og varer under fremstilling</t>
   </si>
   <si>
     <t>Varelagerregulering på lagre af færdigvarer og varer under fremstilling</t>
   </si>
   <si>
     <t>Nedskrivning på lagre af færdigvarer og varer under fremstilling</t>
   </si>
   <si>
     <t>Andel af nedskrivning på lagre af færdigvarer og varer under fremstilling (ej fradragsberettiget skattemæssigt)</t>
   </si>
   <si>
     <t>Øvrige ændringer på lagre af færdigvarer og varer under fremstilling</t>
   </si>
   <si>
     <t>Sum 1410-1489</t>
   </si>
   <si>
     <t>Arbejde udført for egen regning og opført under aktiver</t>
   </si>
   <si>
-    <t>Sum 1496-1499</t>
-[...1 lines deleted...]
-  <si>
     <t>Andre driftsindtægter</t>
   </si>
   <si>
     <t>Gevinst ved salg af immaterielle anlægsaktiver</t>
   </si>
   <si>
     <t>Gevinst ved salg af materielle anlægsaktiver</t>
   </si>
   <si>
     <t>Offentlige tilskud</t>
   </si>
   <si>
     <t>Øvrige andre driftsindtægter</t>
   </si>
   <si>
     <t>Sum 1510-1589</t>
   </si>
   <si>
     <t>Eksterne omkostninger</t>
   </si>
   <si>
     <t>Omkostninger til råvarer og hjælpematerialer</t>
   </si>
   <si>
     <t>Varekøb</t>
@@ -1714,53 +1624,50 @@
   <si>
     <t>Pensioner, arbejdsgiver</t>
   </si>
   <si>
     <t xml:space="preserve">Vederlag til afløsning af pensionstilsagn </t>
   </si>
   <si>
     <t>Øvrige pensionsomkostninger</t>
   </si>
   <si>
     <t>Sum 2910-2925</t>
   </si>
   <si>
     <t>Andre omkostninger til social sikring</t>
   </si>
   <si>
     <t>Øvrige omkostninger til social sikring</t>
   </si>
   <si>
     <t>Lønsumsafgift</t>
   </si>
   <si>
     <t>Arbejdsskadeforsikringer</t>
   </si>
   <si>
-    <t>Sum 2930-2950</t>
-[...1 lines deleted...]
-  <si>
     <t>Sum 2845-2989</t>
   </si>
   <si>
     <t xml:space="preserve">Af- og nedskrivninger af materielle og immaterielle anlægsaktiver </t>
   </si>
   <si>
     <t>Af- og nedskrivninger af erhvervede immaterielle anlægsaktiver</t>
   </si>
   <si>
     <t>Af- og nedskrivninger af goodwill</t>
   </si>
   <si>
     <t>Af- og nedskrivninger af grunde og bygninger</t>
   </si>
   <si>
     <t>Af- og nedskrivninger af produktionsanlæg og maskiner</t>
   </si>
   <si>
     <t>Af- og nedskrivninger af indretning af lejede lokaler</t>
   </si>
   <si>
     <t>Af- og nedskrivninger af andre anlæg, driftsmateriel og inventar</t>
   </si>
   <si>
     <t>Af- og nedskrivninger af software</t>
@@ -1819,53 +1726,50 @@
   <si>
     <t>Indtægter af kapitalandele i tilknyttede og associerede virksomheder</t>
   </si>
   <si>
     <t>Indtægter af kapitalandele i tilknyttede virksomheder</t>
   </si>
   <si>
     <t>Modtagne udbytter fra tilknyttede virksomheder</t>
   </si>
   <si>
     <t>Gevinst ved afhændelse af kapitalandele i tilknyttede virksomheder</t>
   </si>
   <si>
     <t>Tab ved afhændelse af kapitalandele i tilknyttede virksomheder</t>
   </si>
   <si>
     <t>Nedskrivning af kapitalandele i tilknyttede virksomheder</t>
   </si>
   <si>
     <t>Tilbageførsel af nedskrivning af kapitalandele i tilknyttede virksomheder</t>
   </si>
   <si>
     <t>Øvrige indtægter af kapitalandele i tilknyttede virksomheder</t>
   </si>
   <si>
-    <t>Sum 3193-3209</t>
-[...1 lines deleted...]
-  <si>
     <t>Indtægter af kapitalandele i associerede virksomheder</t>
   </si>
   <si>
     <t>Modtagne udbytter fra associerede virksomheder</t>
   </si>
   <si>
     <t>Gevinst ved afhændelse af kapitalandele i associerede virksomheder</t>
   </si>
   <si>
     <t>Tab ved afhændelse af kapitalandele i associerede virksomheder</t>
   </si>
   <si>
     <t>Nedskrivning af kapitalandele i associerede virksomheder</t>
   </si>
   <si>
     <t>Tilbageførsel af nedskrivning af kapitalandele i associerede virksomheder</t>
   </si>
   <si>
     <t>Øvrige indtægter af kapitalandele i associerede virksomheder</t>
   </si>
   <si>
     <t>Sum 3211-3218</t>
   </si>
   <si>
     <t>Indtægter af kapitalinteresser</t>
@@ -2161,53 +2065,50 @@
   <si>
     <t>Udviklingsprojekter under udførelse og forudbetalinger for immaterielle anlægsaktiver</t>
   </si>
   <si>
     <t>Udviklingsprojekter under udførelse og forudbetalinger for immaterielle anlægsaktiver, Kostpris primo</t>
   </si>
   <si>
     <t>Udviklingsprojekter under udførelse og forudbetalinger for immaterielle anlægsaktiver, Årets tilgange</t>
   </si>
   <si>
     <t>Udviklingsprojekter under udførelse og forudbetalinger for immaterielle anlægsaktiver, Årets afgange</t>
   </si>
   <si>
     <t>Udviklingsprojekter under udførelse og forudbetalinger for immaterielle anlægsaktiver, Intern overførsel til/fra andre poster</t>
   </si>
   <si>
     <t>Udviklingsprojekter under udførelse og forudbetalinger for immaterielle anlægsaktiver, Af- og nedskrivninger primo</t>
   </si>
   <si>
     <t>Udviklingsprojekter under udførelse og forudbetalinger for immaterielle anlægsaktiver, Årets af- og nedskrivninger</t>
   </si>
   <si>
     <t>Udviklingsprojekter under udførelse og forudbetalinger for immaterielle anlægsaktiver, Tilbageførte af- og nedskrivninger</t>
   </si>
   <si>
-    <t>Sum 5085-5119</t>
-[...1 lines deleted...]
-  <si>
     <t>Sum 5010-5139</t>
   </si>
   <si>
     <t>Materielle anlægsaktiver</t>
   </si>
   <si>
     <t>Investeringsejendomme</t>
   </si>
   <si>
     <t>Investeringsejendomme, kostpris primo</t>
   </si>
   <si>
     <t xml:space="preserve">Investeringsejendomme, årets tilgange </t>
   </si>
   <si>
     <t xml:space="preserve">Investeringsejendomme, årets afgange </t>
   </si>
   <si>
     <t>Investeringsejendomme, intern overførsel til/fra andre poster</t>
   </si>
   <si>
     <t>Investeringsejendomme, årets forbedringer</t>
   </si>
   <si>
     <t>Investeringsejendomme, værdireguleringer primo</t>
@@ -3136,53 +3037,50 @@
   <si>
     <t>Gæld til kapitalinteresser (langfristet)</t>
   </si>
   <si>
     <t>Sum 7185-7189</t>
   </si>
   <si>
     <t>Anden gæld, herunder skyldige skatter og skyldige bidrag til social sikring (langfristet)</t>
   </si>
   <si>
     <t>Anden gæld (langfristet)</t>
   </si>
   <si>
     <t>Gæld til virksomhedssdeltagere og ledelse (langfristet)</t>
   </si>
   <si>
     <t>Deposita (langfristet)</t>
   </si>
   <si>
     <t>Leasingforpligtelse (langfristet)</t>
   </si>
   <si>
     <t>Skyldig selskabsskat (langfristet)</t>
   </si>
   <si>
-    <t>Sum 7190-7259</t>
-[...1 lines deleted...]
-  <si>
     <t>Periodeafgrænsningsposter (langfristet)</t>
   </si>
   <si>
     <t>Sum 7265-7269</t>
   </si>
   <si>
     <t>Sum 7055-7269</t>
   </si>
   <si>
     <t>Kortfristede gældsforpligtelser</t>
   </si>
   <si>
     <t>Gæld, der er optaget ved udstedelse af obligationer (kortfristet)</t>
   </si>
   <si>
     <t>Sum 7285-7289</t>
   </si>
   <si>
     <t>Konvertible og udbyttegivende gældsbreve (kortfristet)</t>
   </si>
   <si>
     <t>Sum 7295-7299</t>
   </si>
   <si>
     <t>Gæld til kreditinstitutter (kortfristet)</t>
@@ -3308,700 +3206,67 @@
     <t>Øvrig anden gæld</t>
   </si>
   <si>
     <t>Modtagne offentlige tilskud til senere beskatning</t>
   </si>
   <si>
     <t>Sum 7590-8049</t>
   </si>
   <si>
     <t>Anden gæld, herunder skyldige skatter og skyldige bidrag til social sikring</t>
   </si>
   <si>
     <t>Periodeafgrænsningsposter (kortfristet)</t>
   </si>
   <si>
     <t>Sum 8070-8079</t>
   </si>
   <si>
     <t>Sum 7285-8079</t>
   </si>
   <si>
     <t>Sum 6510-8079</t>
   </si>
   <si>
     <t xml:space="preserve">PASSIVER I ALT </t>
-  </si>
-[...616 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>Momsangivelse</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>   </t>
     </r>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t>Momskode betegnelse
 NY</t>
   </si>
   <si>
     <t>Momskode
 NY</t>
   </si>
   <si>
     <t>S_DK_25</t>
   </si>
   <si>
     <t>S01</t>
   </si>
   <si>
     <t>S_DK_0</t>
   </si>
   <si>
     <t>S02</t>
   </si>
   <si>
     <t>S_DK_UdenforMomslov</t>
   </si>
   <si>
     <t>S81</t>
   </si>
@@ -4501,61 +3766,80 @@
   </si>
   <si>
     <t>Rubrik A - ydelser + Moms af ydelseskøb i udlandet med omvendt betalingspligt og Købsmoms (indgående moms - forholdsmæssig andel)</t>
   </si>
   <si>
     <t>Rubrik A - ydelser +  Moms af ydelseskøb i udlandet med omvendt betalingspligt og Købsmoms (indgående moms)</t>
   </si>
   <si>
     <t xml:space="preserve">Rubrik A - ydelser + Moms af ydelseskøb i udlandet med omvendt betalingspligt samt Købsmoms (indgående moms)
 </t>
   </si>
   <si>
     <t>B2C Ydelsessalg omfattet af OSS</t>
   </si>
   <si>
     <t>B2C varesalg fra DK til andre EU-lande</t>
   </si>
   <si>
     <t>Versionsnummeret er: 20260101</t>
   </si>
   <si>
     <t>Tilgodehavende moms (omsætningsaktiv)</t>
   </si>
   <si>
     <t>Øvrige tilgodehavender (omsætningsaktiv)</t>
+  </si>
+  <si>
+    <t>Sum 1496-1498</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <t>Sum 7192-7259</t>
+  </si>
+  <si>
+    <t>Sum 2928-2949</t>
+  </si>
+  <si>
+    <t>Sum 3193-3204</t>
+  </si>
+  <si>
+    <t>Sum 5085-5139</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="###0_);\(###0\);&quot;-  &quot;;&quot; &quot;@&quot; &quot;"/>
   </numFmts>
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -4601,86 +3885,69 @@
       <color theme="7"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="12"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...9 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FFFFFFFF"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFFFFFF"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -4710,73 +3977,50 @@
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color theme="0"/>
-[...21 lines deleted...]
-      <sz val="8"/>
       <color theme="0"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -4962,51 +4206,51 @@
       <top/>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="173">
+  <cellXfs count="132">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="1" fontId="7" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="7" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -5162,51 +4406,51 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -5234,303 +4478,182 @@
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...82 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{8C9B9D3B-95ED-409A-85E0-F28C4FF83E26}"/>
     <cellStyle name="Year" xfId="2" xr:uid="{A9C97503-073D-4FDE-940C-2B297E8B0CD6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022 Tema">
   <a:themeElements>
     <a:clrScheme name="ERST farver">
       <a:dk1>
         <a:srgbClr val="191919"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="004D83"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="BEBEBE"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="252525"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EBEBEB"/>
       </a:accent2>
       <a:accent3>
@@ -5702,13937 +4825,11019 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1ED0A0A9-998A-4346-A6CF-DBA3A370A963}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P44"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.83203125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="3.875" style="2" customWidth="1"/>
     <col min="2" max="14" width="9" style="2" customWidth="1"/>
     <col min="15" max="16" width="9" style="3" customWidth="1"/>
     <col min="17" max="16384" width="8" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25"/>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25"/>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2"/>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25"/>
-    <row r="10" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25"/>
-    <row r="13" spans="1:2" ht="13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
-        <v>1257</v>
-[...3 lines deleted...]
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25"/>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2"/>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="134.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="170" t="s">
+    <row r="19" spans="1:14" ht="134.44999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="129" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="171"/>
-[...14 lines deleted...]
-    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="B19" s="130"/>
+      <c r="C19" s="130"/>
+      <c r="D19" s="130"/>
+      <c r="E19" s="130"/>
+      <c r="F19" s="130"/>
+      <c r="G19" s="130"/>
+      <c r="H19" s="130"/>
+      <c r="I19" s="130"/>
+      <c r="J19" s="130"/>
+      <c r="K19" s="130"/>
+      <c r="L19" s="130"/>
+      <c r="M19" s="130"/>
+      <c r="N19" s="130"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25"/>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25"/>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2"/>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25"/>
-    <row r="27" spans="1:14" ht="13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="28" spans="1:14" ht="136.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="168" t="s">
+    <row r="28" spans="1:14" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A28" s="127" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B28" s="131"/>
+      <c r="C28" s="131"/>
+      <c r="D28" s="131"/>
+      <c r="E28" s="131"/>
+      <c r="F28" s="131"/>
+      <c r="G28" s="131"/>
+      <c r="H28" s="131"/>
+      <c r="I28" s="131"/>
+      <c r="J28" s="131"/>
+      <c r="K28" s="131"/>
+      <c r="L28" s="131"/>
+      <c r="M28" s="131"/>
+      <c r="N28" s="131"/>
+    </row>
+    <row r="29" spans="1:14" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="127" t="s">
         <v>19</v>
       </c>
-      <c r="B28" s="172"/>
-[...14 lines deleted...]
-      <c r="A29" s="168" t="s">
+      <c r="B29" s="128"/>
+      <c r="C29" s="128"/>
+      <c r="D29" s="128"/>
+      <c r="E29" s="128"/>
+      <c r="F29" s="128"/>
+      <c r="G29" s="128"/>
+      <c r="H29" s="128"/>
+      <c r="I29" s="128"/>
+      <c r="J29" s="128"/>
+      <c r="K29" s="128"/>
+      <c r="L29" s="128"/>
+      <c r="M29" s="128"/>
+      <c r="N29" s="128"/>
+    </row>
+    <row r="30" spans="1:14" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="127" t="s">
         <v>20</v>
       </c>
-      <c r="B29" s="169"/>
-[...14 lines deleted...]
-      <c r="A30" s="168" t="s">
+      <c r="B30" s="128"/>
+      <c r="C30" s="128"/>
+      <c r="D30" s="128"/>
+      <c r="E30" s="128"/>
+      <c r="F30" s="128"/>
+      <c r="G30" s="128"/>
+      <c r="H30" s="128"/>
+      <c r="I30" s="128"/>
+      <c r="J30" s="128"/>
+      <c r="K30" s="128"/>
+      <c r="L30" s="128"/>
+      <c r="M30" s="128"/>
+      <c r="N30" s="128"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B30" s="169"/>
-[...14 lines deleted...]
-      <c r="A31" s="2" t="s">
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A33" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A33" s="2" t="s">
+    <row r="34" spans="1:14" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="127" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="168" t="s">
+      <c r="B34" s="128"/>
+      <c r="C34" s="128"/>
+      <c r="D34" s="128"/>
+      <c r="E34" s="128"/>
+      <c r="F34" s="128"/>
+      <c r="G34" s="128"/>
+      <c r="H34" s="128"/>
+      <c r="I34" s="128"/>
+      <c r="J34" s="128"/>
+      <c r="K34" s="128"/>
+      <c r="L34" s="128"/>
+      <c r="M34" s="128"/>
+      <c r="N34" s="128"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A35" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="B34" s="169"/>
-[...14 lines deleted...]
-      <c r="A35" s="2" t="s">
+    </row>
+    <row r="36" spans="1:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="127" t="s">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="168" t="s">
+      <c r="B36" s="128"/>
+      <c r="C36" s="128"/>
+      <c r="D36" s="128"/>
+      <c r="E36" s="128"/>
+      <c r="F36" s="128"/>
+      <c r="G36" s="128"/>
+      <c r="H36" s="128"/>
+      <c r="I36" s="128"/>
+      <c r="J36" s="128"/>
+      <c r="K36" s="128"/>
+      <c r="L36" s="128"/>
+      <c r="M36" s="128"/>
+      <c r="N36" s="128"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A37" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B36" s="169"/>
-[...14 lines deleted...]
-      <c r="A37" s="2" t="s">
+    </row>
+    <row r="38" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="127" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="168" t="s">
+      <c r="B38" s="128"/>
+      <c r="C38" s="128"/>
+      <c r="D38" s="128"/>
+      <c r="E38" s="128"/>
+      <c r="F38" s="128"/>
+      <c r="G38" s="128"/>
+      <c r="H38" s="128"/>
+      <c r="I38" s="128"/>
+      <c r="J38" s="128"/>
+      <c r="K38" s="128"/>
+      <c r="L38" s="128"/>
+      <c r="M38" s="128"/>
+      <c r="N38" s="128"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A39" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="B38" s="169"/>
-[...14 lines deleted...]
-      <c r="A39" s="2" t="s">
+    </row>
+    <row r="40" spans="1:14" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="127" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="168" t="s">
+      <c r="B40" s="128"/>
+      <c r="C40" s="128"/>
+      <c r="D40" s="128"/>
+      <c r="E40" s="128"/>
+      <c r="F40" s="128"/>
+      <c r="G40" s="128"/>
+      <c r="H40" s="128"/>
+      <c r="I40" s="128"/>
+      <c r="J40" s="128"/>
+      <c r="K40" s="128"/>
+      <c r="L40" s="128"/>
+      <c r="M40" s="128"/>
+      <c r="N40" s="128"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A41" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B40" s="169"/>
-[...14 lines deleted...]
-      <c r="A41" s="2" t="s">
+    </row>
+    <row r="42" spans="1:14" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="127" t="s">
         <v>31</v>
       </c>
-    </row>
-[...19 lines deleted...]
-    <row r="44" spans="1:14" x14ac:dyDescent="0.25"/>
+      <c r="B42" s="128"/>
+      <c r="C42" s="128"/>
+      <c r="D42" s="128"/>
+      <c r="E42" s="128"/>
+      <c r="F42" s="128"/>
+      <c r="G42" s="128"/>
+      <c r="H42" s="128"/>
+      <c r="I42" s="128"/>
+      <c r="J42" s="128"/>
+      <c r="K42" s="128"/>
+      <c r="L42" s="128"/>
+      <c r="M42" s="128"/>
+      <c r="N42" s="128"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A38:N38"/>
     <mergeCell ref="A40:N40"/>
     <mergeCell ref="A42:N42"/>
     <mergeCell ref="A19:N19"/>
     <mergeCell ref="A28:N28"/>
     <mergeCell ref="A29:N29"/>
     <mergeCell ref="A30:N30"/>
     <mergeCell ref="A34:N34"/>
     <mergeCell ref="A36:N36"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="8" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;CVersion 1.0
 1. februar 2023</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EBBC200-436A-42CE-97DC-250DA9BE0690}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F723"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="E1" sqref="E1:E1048576"/>
-      <selection pane="bottomLeft" activeCell="D538" sqref="D538"/>
+      <selection pane="bottomLeft" activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.58203125" style="7" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="11.625" style="7" hidden="1" customWidth="1"/>
     <col min="2" max="2" width="12.25" style="7" customWidth="1"/>
     <col min="3" max="3" width="16.5" style="7" customWidth="1"/>
     <col min="4" max="4" width="103" style="7" customWidth="1"/>
     <col min="5" max="5" width="14.5" style="7" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="31.5" style="7" hidden="1" customWidth="1"/>
     <col min="7" max="16384" width="115.5" style="7" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B1" s="4" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="C1" s="5" t="s">
-        <v>370</v>
+        <v>345</v>
       </c>
       <c r="D1" s="6" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="2" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="2" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="4">
         <v>1000</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-    <row r="3" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="3" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B3" s="8">
         <v>1001</v>
       </c>
       <c r="C3" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D3" s="9" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-    <row r="4" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="4" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B4" s="10">
         <v>1010</v>
       </c>
       <c r="C4" s="11"/>
       <c r="D4" s="12" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="5" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B5" s="10">
         <v>1050</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="12" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="6" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B6" s="10">
         <v>1100</v>
       </c>
       <c r="C6" s="11"/>
       <c r="D6" s="12" t="s">
-        <v>376</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="7" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B7" s="10">
         <v>1150</v>
       </c>
       <c r="C7" s="11"/>
       <c r="D7" s="12" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="8" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B8" s="10">
         <v>1200</v>
       </c>
       <c r="C8" s="11"/>
       <c r="D8" s="12" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="9" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B9" s="10">
         <v>1210</v>
       </c>
       <c r="C9" s="11"/>
       <c r="D9" s="12" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:4" ht="17.5" x14ac:dyDescent="0.35">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="10" spans="2:4" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B10" s="10">
         <v>1250</v>
       </c>
       <c r="C10" s="14"/>
       <c r="D10" s="15" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="11" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B11" s="10">
         <v>1300</v>
       </c>
       <c r="C11" s="11"/>
       <c r="D11" s="12" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="12" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B12" s="16">
         <v>1390</v>
       </c>
       <c r="C12" s="17" t="s">
-        <v>382</v>
+        <v>357</v>
       </c>
       <c r="D12" s="18" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="13" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B13" s="8">
         <v>1400</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D13" s="9" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-    <row r="14" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="14" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B14" s="10">
         <v>1410</v>
       </c>
       <c r="C14" s="11"/>
       <c r="D14" s="12" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="15" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B15" s="10">
         <v>1430</v>
       </c>
       <c r="C15" s="11"/>
       <c r="D15" s="12" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="16" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B16" s="19">
         <v>1450</v>
       </c>
       <c r="C16" s="20"/>
       <c r="D16" s="12" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="17" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B17" s="10">
         <v>1460</v>
       </c>
       <c r="C17" s="11"/>
       <c r="D17" s="12" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-    <row r="18" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="18" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B18" s="16">
         <v>1490</v>
       </c>
       <c r="C18" s="17" t="s">
-        <v>388</v>
+        <v>363</v>
       </c>
       <c r="D18" s="18" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="19" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B19" s="8">
         <v>1495</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D19" s="21" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="20" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B20" s="19">
         <v>1496</v>
       </c>
       <c r="C20" s="19"/>
       <c r="D20" s="12" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="21" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B21" s="16">
-        <v>1497</v>
+        <v>1499</v>
       </c>
       <c r="C21" s="17" t="s">
-        <v>390</v>
+        <v>1196</v>
       </c>
       <c r="D21" s="18" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="22" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B22" s="8">
         <v>1500</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="23" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B23" s="10">
         <v>1510</v>
       </c>
       <c r="C23" s="11"/>
       <c r="D23" s="12" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-    <row r="24" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B24" s="10">
         <v>1530</v>
       </c>
       <c r="C24" s="11"/>
       <c r="D24" s="12" t="s">
-        <v>393</v>
-[...2 lines deleted...]
-    <row r="25" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B25" s="19">
         <v>1545</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="12" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="26" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B26" s="10">
         <v>1550</v>
       </c>
       <c r="C26" s="11"/>
       <c r="D26" s="12" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-    <row r="27" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="27" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B27" s="16">
         <v>1590</v>
       </c>
       <c r="C27" s="17" t="s">
-        <v>396</v>
+        <v>370</v>
       </c>
       <c r="D27" s="18" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-    <row r="28" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="28" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B28" s="8">
         <v>1595</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D28" s="21" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="29" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="29" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B29" s="8">
         <v>1600</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D29" s="21" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-    <row r="30" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="30" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B30" s="10">
         <v>1610</v>
       </c>
       <c r="C30" s="11"/>
       <c r="D30" s="12" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-    <row r="31" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="31" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B31" s="10">
         <v>1630</v>
       </c>
       <c r="C31" s="11"/>
       <c r="D31" s="12" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-    <row r="32" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="32" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B32" s="10">
         <v>1650</v>
       </c>
       <c r="C32" s="11"/>
       <c r="D32" s="12" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="33" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B33" s="10">
         <v>1660</v>
       </c>
       <c r="C33" s="11"/>
       <c r="D33" s="12" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="34" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="34" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B34" s="10">
         <v>1710</v>
       </c>
       <c r="C34" s="11"/>
       <c r="D34" s="12" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-    <row r="35" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="35" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B35" s="10">
         <v>1740</v>
       </c>
       <c r="C35" s="11"/>
       <c r="D35" s="12" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-    <row r="36" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="36" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B36" s="19">
         <v>1745</v>
       </c>
       <c r="C36" s="22"/>
       <c r="D36" s="12" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-    <row r="37" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="37" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B37" s="19">
         <v>1760</v>
       </c>
       <c r="C37" s="22"/>
       <c r="D37" s="12" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="38" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="38" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B38" s="10">
         <v>1770</v>
       </c>
       <c r="C38" s="11"/>
       <c r="D38" s="12" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-    <row r="39" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="39" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B39" s="10">
         <v>1800</v>
       </c>
       <c r="C39" s="11"/>
       <c r="D39" s="12" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-    <row r="40" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="40" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B40" s="10">
         <v>1801</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="12" t="s">
-        <v>409</v>
-[...2 lines deleted...]
-    <row r="41" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="41" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B41" s="19">
         <v>1805</v>
       </c>
       <c r="C41" s="19"/>
       <c r="D41" s="12" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="42" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B42" s="19">
         <v>1807</v>
       </c>
       <c r="C42" s="19"/>
       <c r="D42" s="12" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-    <row r="43" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="43" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B43" s="16">
         <v>1810</v>
       </c>
       <c r="C43" s="17" t="s">
-        <v>412</v>
+        <v>386</v>
       </c>
       <c r="D43" s="18" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-    <row r="44" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="44" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B44" s="8">
         <v>1820</v>
       </c>
       <c r="C44" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="45" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="45" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B45" s="8">
         <v>1821</v>
       </c>
       <c r="C45" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-    <row r="46" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="46" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B46" s="10">
         <v>1850</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="12" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-    <row r="47" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="47" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B47" s="10">
         <v>1870</v>
       </c>
       <c r="C47" s="11"/>
       <c r="D47" s="12" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="48" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B48" s="10">
         <v>1910</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="12" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="49" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B49" s="10">
         <v>1930</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="12" t="s">
-        <v>418</v>
-[...2 lines deleted...]
-    <row r="50" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B50" s="10">
         <v>1950</v>
       </c>
       <c r="C50" s="11"/>
       <c r="D50" s="12" t="s">
-        <v>419</v>
-[...2 lines deleted...]
-    <row r="51" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B51" s="10">
         <v>1990</v>
       </c>
       <c r="C51" s="11"/>
       <c r="D51" s="12" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-    <row r="52" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B52" s="10">
         <v>2000</v>
       </c>
       <c r="C52" s="11"/>
       <c r="D52" s="12" t="s">
-        <v>421</v>
-[...2 lines deleted...]
-    <row r="53" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="53" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B53" s="16">
         <v>2010</v>
       </c>
       <c r="C53" s="17" t="s">
-        <v>422</v>
+        <v>396</v>
       </c>
       <c r="D53" s="18" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-    <row r="54" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B54" s="8">
         <v>2020</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-    <row r="55" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="55" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B55" s="10">
         <v>2030</v>
       </c>
       <c r="C55" s="11"/>
       <c r="D55" s="12" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-    <row r="56" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="56" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B56" s="10">
         <v>2050</v>
       </c>
       <c r="C56" s="11"/>
       <c r="D56" s="12" t="s">
-        <v>425</v>
-[...2 lines deleted...]
-    <row r="57" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B57" s="10">
         <v>2060</v>
       </c>
       <c r="C57" s="11"/>
       <c r="D57" s="12" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-    <row r="58" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B58" s="10">
         <v>2070</v>
       </c>
       <c r="C58" s="11"/>
       <c r="D58" s="12" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-    <row r="59" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B59" s="10">
         <v>2080</v>
       </c>
       <c r="C59" s="11"/>
       <c r="D59" s="12" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-    <row r="60" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B60" s="19">
         <v>2085</v>
       </c>
       <c r="C60" s="19"/>
       <c r="D60" s="12" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-    <row r="61" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B61" s="10">
         <v>2090</v>
       </c>
       <c r="C61" s="11"/>
       <c r="D61" s="12" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="62" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="62" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B62" s="10">
         <v>2100</v>
       </c>
       <c r="C62" s="11"/>
       <c r="D62" s="23" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-    <row r="63" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B63" s="10">
         <v>2110</v>
       </c>
       <c r="C63" s="11"/>
       <c r="D63" s="12" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-    <row r="64" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B64" s="10">
         <v>2120</v>
       </c>
       <c r="C64" s="11"/>
       <c r="D64" s="23" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-    <row r="65" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="65" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B65" s="10">
         <v>2130</v>
       </c>
       <c r="C65" s="11"/>
       <c r="D65" s="12" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-    <row r="66" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="66" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B66" s="10">
         <v>2140</v>
       </c>
       <c r="C66" s="11"/>
       <c r="D66" s="12" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-    <row r="67" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="67" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B67" s="10">
         <v>2150</v>
       </c>
       <c r="C67" s="11"/>
       <c r="D67" s="12" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-    <row r="68" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="68" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B68" s="10">
         <v>2160</v>
       </c>
       <c r="C68" s="11"/>
       <c r="D68" s="12" t="s">
-        <v>437</v>
-[...2 lines deleted...]
-    <row r="69" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="69" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B69" s="10">
         <v>2170</v>
       </c>
       <c r="C69" s="11"/>
       <c r="D69" s="12" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-    <row r="70" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="70" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B70" s="10">
         <v>2180</v>
       </c>
       <c r="C70" s="11"/>
       <c r="D70" s="12" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-    <row r="71" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="71" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B71" s="10">
         <v>2190</v>
       </c>
       <c r="C71" s="11"/>
       <c r="D71" s="12" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-    <row r="72" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="72" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B72" s="10">
         <v>2200</v>
       </c>
       <c r="C72" s="11"/>
       <c r="D72" s="12" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-    <row r="73" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="73" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B73" s="16">
         <v>2210</v>
       </c>
       <c r="C73" s="17" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="D73" s="18" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-    <row r="74" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="74" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B74" s="8">
         <v>2220</v>
       </c>
       <c r="C74" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-    <row r="75" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="75" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B75" s="10">
         <v>2230</v>
       </c>
       <c r="C75" s="11"/>
       <c r="D75" s="12" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-    <row r="76" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="76" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B76" s="10">
         <v>2240</v>
       </c>
       <c r="C76" s="11"/>
       <c r="D76" s="12" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="77" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="77" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B77" s="10">
         <v>2255</v>
       </c>
       <c r="C77" s="11"/>
       <c r="D77" s="12" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-    <row r="78" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="78" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B78" s="10">
         <v>2260</v>
       </c>
       <c r="C78" s="11"/>
       <c r="D78" s="12" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-    <row r="79" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="79" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B79" s="19">
         <v>2265</v>
       </c>
       <c r="C79" s="19"/>
       <c r="D79" s="12" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-    <row r="80" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="80" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B80" s="19">
         <v>2266</v>
       </c>
       <c r="C80" s="19"/>
       <c r="D80" s="12" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-    <row r="81" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="81" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B81" s="19">
         <v>2280</v>
       </c>
       <c r="C81" s="19"/>
       <c r="D81" s="12" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-    <row r="82" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="82" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B82" s="19">
         <v>2290</v>
       </c>
       <c r="C82" s="19"/>
       <c r="D82" s="12" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-    <row r="83" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="83" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B83" s="19">
         <v>2295</v>
       </c>
       <c r="C83" s="12"/>
       <c r="D83" s="24" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-    <row r="84" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="84" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B84" s="10">
         <v>2310</v>
       </c>
       <c r="C84" s="11"/>
       <c r="D84" s="12" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-    <row r="85" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="85" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B85" s="10">
         <v>2350</v>
       </c>
       <c r="C85" s="11"/>
       <c r="D85" s="12" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-    <row r="86" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="86" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B86" s="10">
         <v>2370</v>
       </c>
       <c r="C86" s="11"/>
       <c r="D86" s="12" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-    <row r="87" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="87" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B87" s="10">
         <v>2375</v>
       </c>
       <c r="C87" s="11"/>
       <c r="D87" s="12" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-    <row r="88" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="88" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B88" s="10">
         <v>2380</v>
       </c>
       <c r="C88" s="11"/>
       <c r="D88" s="12" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-    <row r="89" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="89" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B89" s="10">
         <v>2390</v>
       </c>
       <c r="C89" s="11"/>
       <c r="D89" s="12" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-    <row r="90" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="90" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B90" s="10">
         <v>2410</v>
       </c>
       <c r="C90" s="11"/>
       <c r="D90" s="12" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-    <row r="91" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="91" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B91" s="19">
         <v>2430</v>
       </c>
       <c r="C91" s="19"/>
       <c r="D91" s="12" t="s">
-        <v>460</v>
-[...2 lines deleted...]
-    <row r="92" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="92" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B92" s="19">
         <v>2450</v>
       </c>
       <c r="C92" s="19"/>
       <c r="D92" s="12" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-    <row r="93" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="93" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B93" s="19">
         <v>2460</v>
       </c>
       <c r="C93" s="19"/>
       <c r="D93" s="12" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-    <row r="94" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="94" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B94" s="19">
         <v>2470</v>
       </c>
       <c r="C94" s="19"/>
       <c r="D94" s="12" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-    <row r="95" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="95" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B95" s="19">
         <v>2480</v>
       </c>
       <c r="C95" s="19"/>
       <c r="D95" s="12" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-    <row r="96" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="96" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B96" s="19">
         <v>2510</v>
       </c>
       <c r="C96" s="19"/>
       <c r="D96" s="12" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-    <row r="97" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="97" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B97" s="19">
         <v>2530</v>
       </c>
       <c r="C97" s="19"/>
       <c r="D97" s="12" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-    <row r="98" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="98" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B98" s="19">
         <v>2540</v>
       </c>
       <c r="C98" s="19"/>
       <c r="D98" s="12" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-    <row r="99" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="99" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B99" s="19">
         <v>2548</v>
       </c>
       <c r="C99" s="19"/>
       <c r="D99" s="12" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-    <row r="100" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="100" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B100" s="19">
         <v>2550</v>
       </c>
       <c r="C100" s="19"/>
       <c r="D100" s="12" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-    <row r="101" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="101" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B101" s="19">
         <v>2560</v>
       </c>
       <c r="C101" s="19"/>
       <c r="D101" s="12" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-    <row r="102" spans="2:4" s="25" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="102" spans="2:4" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B102" s="19">
         <v>2567</v>
       </c>
       <c r="C102" s="19"/>
       <c r="D102" s="12" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-    <row r="103" spans="2:4" s="25" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="103" spans="2:4" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B103" s="19">
         <v>2569</v>
       </c>
       <c r="C103" s="19"/>
       <c r="D103" s="12" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-    <row r="104" spans="2:4" s="25" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="104" spans="2:4" s="25" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B104" s="19">
         <v>2580</v>
       </c>
       <c r="C104" s="19"/>
       <c r="D104" s="12" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-    <row r="105" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="105" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B105" s="10">
         <v>2620</v>
       </c>
       <c r="C105" s="11"/>
       <c r="D105" s="26" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-    <row r="106" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="106" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B106" s="10">
         <v>2650</v>
       </c>
       <c r="C106" s="11"/>
       <c r="D106" s="12" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-    <row r="107" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="107" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B107" s="10">
         <v>2660</v>
       </c>
       <c r="C107" s="11"/>
       <c r="D107" s="12" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-    <row r="108" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="108" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B108" s="10">
         <v>2670</v>
       </c>
       <c r="C108" s="11"/>
       <c r="D108" s="12" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-    <row r="109" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="109" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B109" s="10">
         <v>2680</v>
       </c>
       <c r="C109" s="11"/>
       <c r="D109" s="12" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-    <row r="110" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="110" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B110" s="10">
         <v>2690</v>
       </c>
       <c r="C110" s="11"/>
       <c r="D110" s="12" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-    <row r="111" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="111" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B111" s="10">
         <v>2700</v>
       </c>
       <c r="C111" s="11"/>
       <c r="D111" s="12" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-    <row r="112" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="112" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B112" s="10">
         <v>2710</v>
       </c>
       <c r="C112" s="11"/>
       <c r="D112" s="12" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B113" s="10">
         <v>2720</v>
       </c>
       <c r="C113" s="11"/>
       <c r="D113" s="12" t="s">
-        <v>482</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B114" s="10">
         <v>2810</v>
       </c>
       <c r="C114" s="11"/>
       <c r="D114" s="12" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A115" s="27"/>
       <c r="B115" s="17">
         <v>2830</v>
       </c>
       <c r="C115" s="17" t="s">
-        <v>483</v>
+        <v>457</v>
       </c>
       <c r="D115" s="28" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B116" s="16">
         <v>2831</v>
       </c>
       <c r="C116" s="17" t="s">
-        <v>484</v>
+        <v>458</v>
       </c>
       <c r="D116" s="18" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B117" s="16">
         <v>2832</v>
       </c>
       <c r="C117" s="17" t="s">
-        <v>485</v>
+        <v>459</v>
       </c>
       <c r="D117" s="18" t="s">
-        <v>397</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B118" s="30">
         <v>2840</v>
       </c>
       <c r="C118" s="31" t="s">
-        <v>486</v>
+        <v>460</v>
       </c>
       <c r="D118" s="32" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B119" s="8">
         <v>2841</v>
       </c>
       <c r="C119" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B120" s="8">
         <v>2842</v>
       </c>
       <c r="C120" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B121" s="10">
         <v>2845</v>
       </c>
       <c r="C121" s="11"/>
       <c r="D121" s="12" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B122" s="10">
         <v>2846</v>
       </c>
       <c r="C122" s="11"/>
       <c r="D122" s="12" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B123" s="10">
         <v>2847</v>
       </c>
       <c r="C123" s="11"/>
       <c r="D123" s="12" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B124" s="10">
         <v>2860</v>
       </c>
       <c r="C124" s="11"/>
       <c r="D124" s="12" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B125" s="10">
         <v>2865</v>
       </c>
       <c r="C125" s="11"/>
       <c r="D125" s="12" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B126" s="10">
         <v>2866</v>
       </c>
       <c r="C126" s="11"/>
       <c r="D126" s="12" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B127" s="10">
         <v>2870</v>
       </c>
       <c r="C127" s="11"/>
       <c r="D127" s="12" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B128" s="10">
         <v>2880</v>
       </c>
       <c r="C128" s="11"/>
       <c r="D128" s="12" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B129" s="10">
         <v>2885</v>
       </c>
       <c r="C129" s="11"/>
       <c r="D129" s="12" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B130" s="10">
         <v>2887</v>
       </c>
       <c r="C130" s="11"/>
       <c r="D130" s="12" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B131" s="10">
         <v>2888</v>
       </c>
       <c r="C131" s="11"/>
       <c r="D131" s="12" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B132" s="10">
         <v>2895</v>
       </c>
       <c r="C132" s="11"/>
       <c r="D132" s="12" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B133" s="19">
         <v>2896</v>
       </c>
       <c r="C133" s="19"/>
       <c r="D133" s="12" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B134" s="19">
         <v>2897</v>
       </c>
       <c r="C134" s="22"/>
       <c r="D134" s="12" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B135" s="10">
         <v>2898</v>
       </c>
       <c r="C135" s="11"/>
       <c r="D135" s="12" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A136" s="17"/>
       <c r="B136" s="17">
         <v>2905</v>
       </c>
       <c r="C136" s="17" t="s">
-        <v>505</v>
+        <v>479</v>
       </c>
       <c r="D136" s="28" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B137" s="8">
         <v>2906</v>
       </c>
       <c r="C137" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B138" s="10">
         <v>2910</v>
       </c>
       <c r="C138" s="11"/>
       <c r="D138" s="12" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B139" s="10">
         <v>2920</v>
       </c>
       <c r="C139" s="11"/>
       <c r="D139" s="12" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B140" s="10">
         <v>2925</v>
       </c>
       <c r="C140" s="11"/>
       <c r="D140" s="12" t="s">
-        <v>509</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B141" s="17">
         <v>2926</v>
       </c>
       <c r="C141" s="17" t="s">
-        <v>510</v>
+        <v>484</v>
       </c>
       <c r="D141" s="28" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B142" s="8">
         <v>2927</v>
       </c>
       <c r="C142" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B143" s="10">
         <v>2930</v>
       </c>
       <c r="C143" s="11"/>
       <c r="D143" s="12" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B144" s="10">
         <v>2946</v>
       </c>
       <c r="C144" s="11"/>
       <c r="D144" s="12" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B145" s="10">
         <v>2947</v>
       </c>
       <c r="C145" s="11"/>
       <c r="D145" s="12" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:4" s="34" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" s="34" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A146" s="33"/>
       <c r="B146" s="17">
-        <v>2948</v>
+        <v>2950</v>
       </c>
       <c r="C146" s="17" t="s">
-        <v>515</v>
+        <v>1199</v>
       </c>
       <c r="D146" s="28" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B147" s="16">
         <v>2990</v>
       </c>
       <c r="C147" s="17" t="s">
-        <v>516</v>
+        <v>489</v>
       </c>
       <c r="D147" s="18" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B148" s="8">
         <v>2991</v>
       </c>
       <c r="C148" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B149" s="10">
         <v>3000</v>
       </c>
       <c r="C149" s="11"/>
       <c r="D149" s="12" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B150" s="10">
         <v>3010</v>
       </c>
       <c r="C150" s="11"/>
       <c r="D150" s="12" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B151" s="10">
         <v>3020</v>
       </c>
       <c r="C151" s="11"/>
       <c r="D151" s="12" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B152" s="10">
         <v>3030</v>
       </c>
       <c r="C152" s="11"/>
       <c r="D152" s="12" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B153" s="10">
         <v>3040</v>
       </c>
       <c r="C153" s="11"/>
       <c r="D153" s="12" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B154" s="10">
         <v>3050</v>
       </c>
       <c r="C154" s="11"/>
       <c r="D154" s="12" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B155" s="10">
         <v>3060</v>
       </c>
       <c r="C155" s="11"/>
       <c r="D155" s="12" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B156" s="10">
         <v>3070</v>
       </c>
       <c r="C156" s="11"/>
       <c r="D156" s="35" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B157" s="10">
         <v>3080</v>
       </c>
       <c r="C157" s="11"/>
       <c r="D157" s="35" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B158" s="10">
         <v>3090</v>
       </c>
       <c r="C158" s="11"/>
       <c r="D158" s="35" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B159" s="10">
         <v>3095</v>
       </c>
       <c r="C159" s="11"/>
       <c r="D159" s="35" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B160" s="10">
         <v>3097</v>
       </c>
       <c r="C160" s="11"/>
       <c r="D160" s="35" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-    <row r="161" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="161" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B161" s="10">
         <v>3099</v>
       </c>
       <c r="C161" s="11"/>
       <c r="D161" s="35" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-    <row r="162" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="162" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B162" s="16">
         <v>3100</v>
       </c>
       <c r="C162" s="17" t="s">
-        <v>531</v>
+        <v>504</v>
       </c>
       <c r="D162" s="28" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-    <row r="163" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="163" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B163" s="8">
         <v>3120</v>
       </c>
       <c r="C163" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-    <row r="164" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="164" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B164" s="10">
         <v>3130</v>
       </c>
       <c r="C164" s="11"/>
       <c r="D164" s="12" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-    <row r="165" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="165" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B165" s="16">
         <v>3140</v>
       </c>
       <c r="C165" s="17" t="s">
-        <v>533</v>
+        <v>506</v>
       </c>
       <c r="D165" s="18" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-    <row r="166" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="166" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B166" s="8">
         <v>3150</v>
       </c>
       <c r="C166" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-    <row r="167" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="167" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B167" s="10">
         <v>3160</v>
       </c>
       <c r="C167" s="11"/>
       <c r="D167" s="12" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-    <row r="168" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="168" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B168" s="10">
         <v>3165</v>
       </c>
       <c r="C168" s="11"/>
       <c r="D168" s="12" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-    <row r="169" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="169" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B169" s="10">
         <v>3170</v>
       </c>
       <c r="C169" s="11"/>
       <c r="D169" s="12" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-    <row r="170" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="170" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B170" s="16">
         <v>3175</v>
       </c>
       <c r="C170" s="17" t="s">
-        <v>538</v>
+        <v>511</v>
       </c>
       <c r="D170" s="18" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-    <row r="171" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="171" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B171" s="8">
         <v>3180</v>
       </c>
       <c r="C171" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-    <row r="172" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="172" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B172" s="36">
         <v>3185</v>
       </c>
       <c r="C172" s="36"/>
       <c r="D172" s="35" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-    <row r="173" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="173" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B173" s="16">
         <v>3190</v>
       </c>
       <c r="C173" s="17" t="s">
-        <v>541</v>
+        <v>514</v>
       </c>
       <c r="D173" s="18" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-    <row r="174" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="174" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B174" s="8">
         <v>3191</v>
       </c>
       <c r="C174" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-    <row r="175" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="175" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B175" s="37">
         <v>3192</v>
       </c>
       <c r="C175" s="37" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D175" s="38" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="176" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="176" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B176" s="39">
         <v>3193</v>
       </c>
       <c r="C176" s="40"/>
       <c r="D176" s="41" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-    <row r="177" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="177" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B177" s="39">
         <v>3194</v>
       </c>
       <c r="C177" s="40"/>
       <c r="D177" s="41" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-    <row r="178" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="178" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B178" s="39">
         <v>3196</v>
       </c>
       <c r="C178" s="40"/>
       <c r="D178" s="41" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-    <row r="179" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="179" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B179" s="39">
         <v>3197</v>
       </c>
       <c r="C179" s="40"/>
       <c r="D179" s="41" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-    <row r="180" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="180" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B180" s="39">
         <v>3198</v>
       </c>
       <c r="C180" s="40"/>
       <c r="D180" s="41" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-    <row r="181" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="181" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B181" s="42">
         <v>3200</v>
       </c>
       <c r="C181" s="43"/>
       <c r="D181" s="44" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-    <row r="182" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="182" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B182" s="16">
         <v>3205</v>
       </c>
       <c r="C182" s="17" t="s">
-        <v>550</v>
+        <v>1200</v>
       </c>
       <c r="D182" s="18" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="183" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="183" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B183" s="8">
         <v>3210</v>
       </c>
       <c r="C183" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="184" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="184" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B184" s="10">
         <v>3211</v>
       </c>
       <c r="C184" s="13"/>
       <c r="D184" s="35" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-    <row r="185" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="185" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B185" s="10">
         <v>3212</v>
       </c>
       <c r="C185" s="13"/>
       <c r="D185" s="35" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-    <row r="186" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="186" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B186" s="10">
         <v>3214</v>
       </c>
       <c r="C186" s="13"/>
       <c r="D186" s="35" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-    <row r="187" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="187" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B187" s="10">
         <v>3215</v>
       </c>
       <c r="C187" s="13"/>
       <c r="D187" s="35" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-    <row r="188" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="188" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B188" s="10">
         <v>3216</v>
       </c>
       <c r="C188" s="13"/>
       <c r="D188" s="35" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-    <row r="189" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="189" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B189" s="10">
         <v>3217</v>
       </c>
       <c r="C189" s="13"/>
       <c r="D189" s="35" t="s">
-        <v>557</v>
-[...2 lines deleted...]
-    <row r="190" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="190" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B190" s="16">
         <v>3219</v>
       </c>
       <c r="C190" s="17" t="s">
-        <v>558</v>
+        <v>530</v>
       </c>
       <c r="D190" s="18" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="191" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="191" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B191" s="8">
         <v>3220</v>
       </c>
       <c r="C191" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="192" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="192" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B192" s="10">
         <v>3221</v>
       </c>
       <c r="C192" s="13"/>
       <c r="D192" s="35" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-    <row r="193" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="193" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B193" s="10">
         <v>3222</v>
       </c>
       <c r="C193" s="13"/>
       <c r="D193" s="35" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-    <row r="194" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="194" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B194" s="10">
         <v>3224</v>
       </c>
       <c r="C194" s="13"/>
       <c r="D194" s="35" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-    <row r="195" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="195" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B195" s="10">
         <v>3225</v>
       </c>
       <c r="C195" s="13"/>
       <c r="D195" s="35" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-    <row r="196" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="196" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B196" s="10">
         <v>3226</v>
       </c>
       <c r="C196" s="13"/>
       <c r="D196" s="35" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-    <row r="197" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="197" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B197" s="10">
         <v>3230</v>
       </c>
       <c r="C197" s="13"/>
       <c r="D197" s="35" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-    <row r="198" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="198" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B198" s="16">
         <v>3240</v>
       </c>
       <c r="C198" s="17" t="s">
-        <v>566</v>
+        <v>538</v>
       </c>
       <c r="D198" s="18" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-    <row r="199" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="199" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B199" s="16">
         <v>3250</v>
       </c>
       <c r="C199" s="17" t="s">
-        <v>567</v>
+        <v>539</v>
       </c>
       <c r="D199" s="18" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-    <row r="200" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="200" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B200" s="8">
         <v>3251</v>
       </c>
       <c r="C200" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="201" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="201" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B201" s="10">
         <v>3252</v>
       </c>
       <c r="C201" s="10"/>
       <c r="D201" s="10" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="202" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="202" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B202" s="16">
         <v>3260</v>
       </c>
       <c r="C202" s="17" t="s">
-        <v>569</v>
+        <v>541</v>
       </c>
       <c r="D202" s="18" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="203" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="203" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B203" s="8">
         <v>3261</v>
       </c>
       <c r="C203" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="204" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="204" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B204" s="10">
         <v>3262</v>
       </c>
       <c r="C204" s="10"/>
       <c r="D204" s="10" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="205" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="205" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B205" s="16">
         <v>3270</v>
       </c>
       <c r="C205" s="17" t="s">
-        <v>571</v>
+        <v>543</v>
       </c>
       <c r="D205" s="18" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-    <row r="206" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="206" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B206" s="8">
         <v>3271</v>
       </c>
       <c r="C206" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-    <row r="207" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="207" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B207" s="10">
         <v>3272</v>
       </c>
       <c r="C207" s="10"/>
       <c r="D207" s="10" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-    <row r="208" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.45">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="208" spans="2:4" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B208" s="16">
         <v>3280</v>
       </c>
       <c r="C208" s="17" t="s">
-        <v>573</v>
+        <v>545</v>
       </c>
       <c r="D208" s="18" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-    <row r="209" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="209" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B209" s="8">
         <v>3370</v>
       </c>
       <c r="C209" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-    <row r="210" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="210" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B210" s="10">
         <v>3380</v>
       </c>
       <c r="C210" s="11"/>
       <c r="D210" s="12" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-    <row r="211" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="211" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B211" s="10">
         <v>3385</v>
       </c>
       <c r="C211" s="11"/>
       <c r="D211" s="12" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-    <row r="212" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="212" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B212" s="10">
         <v>3390</v>
       </c>
       <c r="C212" s="11"/>
       <c r="D212" s="12" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-    <row r="213" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="213" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B213" s="10">
         <v>3395</v>
       </c>
       <c r="C213" s="11"/>
       <c r="D213" s="12" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-    <row r="214" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="214" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B214" s="10">
         <v>3400</v>
       </c>
       <c r="C214" s="11"/>
       <c r="D214" s="12" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-    <row r="215" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="215" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B215" s="16">
         <v>3410</v>
       </c>
       <c r="C215" s="17" t="s">
-        <v>580</v>
+        <v>552</v>
       </c>
       <c r="D215" s="18" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-    <row r="216" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="216" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B216" s="8">
         <v>3411</v>
       </c>
       <c r="C216" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-    <row r="217" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="217" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B217" s="10">
         <v>3440</v>
       </c>
       <c r="C217" s="11"/>
       <c r="D217" s="12" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-    <row r="218" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="218" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B218" s="10">
         <v>3445</v>
       </c>
       <c r="C218" s="11"/>
       <c r="D218" s="12" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-    <row r="219" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="219" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B219" s="16">
         <v>3450</v>
       </c>
       <c r="C219" s="17" t="s">
-        <v>584</v>
+        <v>556</v>
       </c>
       <c r="D219" s="18" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-    <row r="220" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="220" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B220" s="8">
         <v>3451</v>
       </c>
       <c r="C220" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-    <row r="221" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="221" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B221" s="10">
         <v>3470</v>
       </c>
       <c r="C221" s="11"/>
       <c r="D221" s="12" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="222" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="222" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B222" s="10">
         <v>3490</v>
       </c>
       <c r="C222" s="11"/>
       <c r="D222" s="12" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-    <row r="223" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="223" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B223" s="10">
         <v>3510</v>
       </c>
       <c r="C223" s="11"/>
       <c r="D223" s="12" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-    <row r="224" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="224" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B224" s="10">
         <v>3530</v>
       </c>
       <c r="C224" s="11"/>
       <c r="D224" s="12" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-    <row r="225" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="225" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B225" s="10">
         <v>3535</v>
       </c>
       <c r="C225" s="11"/>
       <c r="D225" s="12" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-    <row r="226" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="226" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B226" s="10">
         <v>3536</v>
       </c>
       <c r="C226" s="11"/>
       <c r="D226" s="12" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-    <row r="227" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="227" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B227" s="10">
         <v>3537</v>
       </c>
       <c r="C227" s="11"/>
       <c r="D227" s="12" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-    <row r="228" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="228" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B228" s="16">
         <v>3540</v>
       </c>
       <c r="C228" s="17" t="s">
-        <v>593</v>
+        <v>565</v>
       </c>
       <c r="D228" s="18" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-    <row r="229" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="229" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B229" s="8">
         <v>3541</v>
       </c>
       <c r="C229" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="230" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="230" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B230" s="10">
         <v>3560</v>
       </c>
       <c r="C230" s="11"/>
       <c r="D230" s="12" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-    <row r="231" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="231" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B231" s="16">
         <v>3570</v>
       </c>
       <c r="C231" s="17" t="s">
-        <v>596</v>
+        <v>568</v>
       </c>
       <c r="D231" s="18" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="232" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="232" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B232" s="8">
         <v>3571</v>
       </c>
       <c r="C232" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-    <row r="233" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="233" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B233" s="8">
         <v>3572</v>
       </c>
       <c r="C233" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-    <row r="234" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="234" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B234" s="10">
         <v>3590</v>
       </c>
       <c r="C234" s="11"/>
       <c r="D234" s="12" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-    <row r="235" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="235" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B235" s="10">
         <v>3596</v>
       </c>
       <c r="C235" s="11"/>
       <c r="D235" s="35" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-    <row r="236" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="236" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B236" s="16">
         <v>3600</v>
       </c>
       <c r="C236" s="17" t="s">
-        <v>600</v>
+        <v>572</v>
       </c>
       <c r="D236" s="18" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-    <row r="237" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="237" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B237" s="8">
         <v>3601</v>
       </c>
       <c r="C237" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D237" s="9" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-    <row r="238" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="238" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B238" s="10">
         <v>3610</v>
       </c>
       <c r="C238" s="11"/>
       <c r="D238" s="12" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-    <row r="239" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="239" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B239" s="10">
         <v>3630</v>
       </c>
       <c r="C239" s="11"/>
       <c r="D239" s="35" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-    <row r="240" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="240" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B240" s="10">
         <v>3640</v>
       </c>
       <c r="C240" s="11"/>
       <c r="D240" s="35" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="241" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="241" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B241" s="10">
         <v>3650</v>
       </c>
       <c r="C241" s="11"/>
       <c r="D241" s="35" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-    <row r="242" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="242" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B242" s="10">
         <v>3670</v>
       </c>
       <c r="C242" s="11"/>
       <c r="D242" s="35" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-    <row r="243" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="243" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B243" s="10">
         <v>3675</v>
       </c>
       <c r="C243" s="11"/>
       <c r="D243" s="35" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-    <row r="244" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="244" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B244" s="10">
         <v>3690</v>
       </c>
       <c r="C244" s="11"/>
       <c r="D244" s="35" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-    <row r="245" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="245" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B245" s="16">
         <v>3700</v>
       </c>
       <c r="C245" s="17" t="s">
-        <v>608</v>
+        <v>580</v>
       </c>
       <c r="D245" s="18" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-    <row r="246" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="246" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B246" s="16">
         <v>3701</v>
       </c>
       <c r="C246" s="17" t="s">
-        <v>609</v>
+        <v>581</v>
       </c>
       <c r="D246" s="18" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-    <row r="247" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="247" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B247" s="8">
         <v>3702</v>
       </c>
       <c r="C247" s="8" t="s">
-        <v>610</v>
+        <v>582</v>
       </c>
       <c r="D247" s="9" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-    <row r="248" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="248" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B248" s="8">
         <v>3703</v>
       </c>
       <c r="C248" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D248" s="9" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-    <row r="249" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="249" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B249" s="10">
         <v>3740</v>
       </c>
       <c r="C249" s="11"/>
       <c r="D249" s="45" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-    <row r="250" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="250" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B250" s="10">
         <v>3760</v>
       </c>
       <c r="C250" s="11"/>
       <c r="D250" s="12" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="251" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="251" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B251" s="10">
         <v>3780</v>
       </c>
       <c r="C251" s="11"/>
       <c r="D251" s="12" t="s">
-        <v>615</v>
-[...2 lines deleted...]
-    <row r="252" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="252" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B252" s="16">
         <v>3790</v>
       </c>
       <c r="C252" s="17" t="s">
-        <v>616</v>
+        <v>588</v>
       </c>
       <c r="D252" s="18" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-    <row r="253" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="253" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B253" s="8">
         <v>3791</v>
       </c>
       <c r="C253" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D253" s="9" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="254" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="254" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B254" s="10">
         <v>3810</v>
       </c>
       <c r="C254" s="11"/>
       <c r="D254" s="12" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="255" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="255" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B255" s="16">
         <v>3820</v>
       </c>
       <c r="C255" s="17" t="s">
-        <v>618</v>
+        <v>590</v>
       </c>
       <c r="D255" s="18" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-    <row r="256" spans="2:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="256" spans="2:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B256" s="46">
         <v>4999</v>
       </c>
       <c r="C256" s="47" t="s">
-        <v>619</v>
+        <v>591</v>
       </c>
       <c r="D256" s="48" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B257" s="49">
         <v>5000</v>
       </c>
       <c r="C257" s="50" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D257" s="51" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B258" s="49">
         <v>5001</v>
       </c>
       <c r="C258" s="50" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D258" s="52" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B259" s="8">
         <v>5002</v>
       </c>
       <c r="C259" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D259" s="21" t="s">
-        <v>623</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B260" s="8">
         <v>5003</v>
       </c>
       <c r="C260" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D260" s="21" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B261" s="8">
         <v>5004</v>
       </c>
       <c r="C261" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D261" s="21" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B262" s="19">
         <v>5010</v>
       </c>
       <c r="C262" s="19"/>
       <c r="D262" s="12" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B263" s="19">
         <v>5011</v>
       </c>
       <c r="C263" s="19"/>
       <c r="D263" s="12" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B264" s="19">
         <v>5012</v>
       </c>
       <c r="C264" s="19"/>
       <c r="D264" s="12" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B265" s="22">
         <v>5015</v>
       </c>
       <c r="C265" s="22"/>
       <c r="D265" s="24" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B266" s="19">
         <v>5020</v>
       </c>
       <c r="C266" s="19"/>
       <c r="D266" s="12" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B267" s="19">
         <v>5021</v>
       </c>
       <c r="C267" s="19"/>
       <c r="D267" s="12" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B268" s="19">
         <v>5022</v>
       </c>
       <c r="C268" s="19"/>
       <c r="D268" s="12" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B269" s="19">
         <v>5030</v>
       </c>
       <c r="C269" s="19"/>
       <c r="D269" s="12" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B270" s="19">
         <v>5031</v>
       </c>
       <c r="C270" s="19"/>
       <c r="D270" s="12" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B271" s="19">
         <v>5032</v>
       </c>
       <c r="C271" s="19"/>
       <c r="D271" s="12" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A272" s="17"/>
       <c r="B272" s="16">
         <v>5040</v>
       </c>
       <c r="C272" s="17" t="s">
-        <v>636</v>
+        <v>608</v>
       </c>
       <c r="D272" s="18" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A273" s="17"/>
       <c r="B273" s="17">
         <v>5041</v>
       </c>
       <c r="C273" s="17" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D273" s="28" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A274" s="17"/>
       <c r="B274" s="19">
         <v>5042</v>
       </c>
       <c r="C274" s="19"/>
       <c r="D274" s="12" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A275" s="17"/>
       <c r="B275" s="19">
         <v>5043</v>
       </c>
       <c r="C275" s="19"/>
       <c r="D275" s="12" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A276" s="17"/>
       <c r="B276" s="19">
         <v>5044</v>
       </c>
       <c r="C276" s="19"/>
       <c r="D276" s="12" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A277" s="53"/>
       <c r="B277" s="19">
         <v>5050</v>
       </c>
       <c r="C277" s="19"/>
       <c r="D277" s="12" t="s">
-        <v>641</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A278" s="53"/>
       <c r="B278" s="19">
         <v>5051</v>
       </c>
       <c r="C278" s="19"/>
       <c r="D278" s="12" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A279" s="53"/>
       <c r="B279" s="19">
         <v>5052</v>
       </c>
       <c r="C279" s="19"/>
       <c r="D279" s="12" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A280" s="53"/>
       <c r="B280" s="19">
         <v>5055</v>
       </c>
       <c r="C280" s="19"/>
       <c r="D280" s="12" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A281" s="53"/>
       <c r="B281" s="19">
         <v>5056</v>
       </c>
       <c r="C281" s="19"/>
       <c r="D281" s="12" t="s">
-        <v>645</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A282" s="17"/>
       <c r="B282" s="19">
         <v>5057</v>
       </c>
       <c r="C282" s="19"/>
       <c r="D282" s="12" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A283" s="17"/>
       <c r="B283" s="17">
         <v>5060</v>
       </c>
       <c r="C283" s="17" t="s">
-        <v>647</v>
+        <v>619</v>
       </c>
       <c r="D283" s="28" t="s">
-        <v>637</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B284" s="8">
         <v>5061</v>
       </c>
       <c r="C284" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D284" s="21" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B285" s="19">
         <v>5062</v>
       </c>
       <c r="C285" s="19"/>
       <c r="D285" s="12" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B286" s="19">
         <v>5063</v>
       </c>
       <c r="C286" s="19"/>
       <c r="D286" s="12" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B287" s="19">
         <v>5064</v>
       </c>
       <c r="C287" s="19"/>
       <c r="D287" s="12" t="s">
-        <v>651</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B288" s="19">
         <v>5075</v>
       </c>
       <c r="C288" s="19"/>
       <c r="D288" s="12" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B289" s="19">
         <v>5076</v>
       </c>
       <c r="C289" s="19"/>
       <c r="D289" s="12" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B290" s="19">
         <v>5077</v>
       </c>
       <c r="C290" s="19"/>
       <c r="D290" s="12" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A291" s="17"/>
       <c r="B291" s="17">
         <v>5079</v>
       </c>
       <c r="C291" s="17" t="s">
-        <v>655</v>
+        <v>627</v>
       </c>
       <c r="D291" s="28" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B292" s="8">
         <v>5080</v>
       </c>
       <c r="C292" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D292" s="21" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B293" s="19">
         <v>5085</v>
       </c>
       <c r="C293" s="19"/>
       <c r="D293" s="12" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B294" s="19">
         <v>5090</v>
       </c>
       <c r="C294" s="19"/>
       <c r="D294" s="12" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B295" s="19">
         <v>5095</v>
       </c>
       <c r="C295" s="19"/>
       <c r="D295" s="12" t="s">
-        <v>659</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:4" ht="31" x14ac:dyDescent="0.35">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B296" s="22">
         <v>5100</v>
       </c>
       <c r="C296" s="22"/>
       <c r="D296" s="24" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B297" s="19">
         <v>5110</v>
       </c>
       <c r="C297" s="19"/>
       <c r="D297" s="12" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B298" s="19">
         <v>5111</v>
       </c>
       <c r="C298" s="19"/>
       <c r="D298" s="12" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B299" s="19">
         <v>5112</v>
       </c>
       <c r="C299" s="19"/>
       <c r="D299" s="12" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A300" s="17"/>
       <c r="B300" s="17">
-        <v>5120</v>
+        <v>5140</v>
       </c>
       <c r="C300" s="17" t="s">
-        <v>664</v>
+        <v>1201</v>
       </c>
       <c r="D300" s="28" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A301" s="17"/>
       <c r="B301" s="17">
         <v>5141</v>
       </c>
       <c r="C301" s="17" t="s">
-        <v>665</v>
+        <v>636</v>
       </c>
       <c r="D301" s="28" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B302" s="8">
         <v>5142</v>
       </c>
       <c r="C302" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D302" s="21" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B303" s="8">
         <v>5150</v>
       </c>
       <c r="C303" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D303" s="21" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B304" s="19">
         <v>5160</v>
       </c>
       <c r="C304" s="19"/>
       <c r="D304" s="12" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B305" s="19">
         <v>5170</v>
       </c>
       <c r="C305" s="19"/>
       <c r="D305" s="12" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B306" s="19">
         <v>5180</v>
       </c>
       <c r="C306" s="19"/>
       <c r="D306" s="12" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B307" s="19">
         <v>5185</v>
       </c>
       <c r="C307" s="19"/>
       <c r="D307" s="12" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B308" s="19">
         <v>5190</v>
       </c>
       <c r="C308" s="19"/>
       <c r="D308" s="12" t="s">
-        <v>672</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B309" s="19">
         <v>5200</v>
       </c>
       <c r="C309" s="19"/>
       <c r="D309" s="12" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B310" s="19">
         <v>5201</v>
       </c>
       <c r="C310" s="19"/>
       <c r="D310" s="12" t="s">
-        <v>674</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B311" s="19">
         <v>5205</v>
       </c>
       <c r="C311" s="19"/>
       <c r="D311" s="12" t="s">
-        <v>675</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B312" s="19">
         <v>5210</v>
       </c>
       <c r="C312" s="19"/>
       <c r="D312" s="12" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B313" s="19">
         <v>5220</v>
       </c>
       <c r="C313" s="19"/>
       <c r="D313" s="12" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A314" s="17"/>
       <c r="B314" s="17">
         <v>5230</v>
       </c>
       <c r="C314" s="17" t="s">
-        <v>678</v>
+        <v>649</v>
       </c>
       <c r="D314" s="28" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B315" s="8">
         <v>5231</v>
       </c>
       <c r="C315" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D315" s="21" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B316" s="19">
         <v>5240</v>
       </c>
       <c r="C316" s="19"/>
       <c r="D316" s="12" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B317" s="19">
         <v>5250</v>
       </c>
       <c r="C317" s="19"/>
       <c r="D317" s="12" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B318" s="19">
         <v>5260</v>
       </c>
       <c r="C318" s="19"/>
       <c r="D318" s="12" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B319" s="19">
         <v>5265</v>
       </c>
       <c r="C319" s="19"/>
       <c r="D319" s="12" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B320" s="19">
         <v>5280</v>
       </c>
       <c r="C320" s="19"/>
       <c r="D320" s="12" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B321" s="19">
         <v>5281</v>
       </c>
       <c r="C321" s="19"/>
       <c r="D321" s="12" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B322" s="19">
         <v>5282</v>
       </c>
       <c r="C322" s="19"/>
       <c r="D322" s="12" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B323" s="19">
         <v>5290</v>
       </c>
       <c r="C323" s="19"/>
       <c r="D323" s="12" t="s">
-        <v>686</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B324" s="19">
         <v>5300</v>
       </c>
       <c r="C324" s="19"/>
       <c r="D324" s="12" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A325" s="17"/>
       <c r="B325" s="17">
         <v>5310</v>
       </c>
       <c r="C325" s="17" t="s">
-        <v>688</v>
+        <v>659</v>
       </c>
       <c r="D325" s="28" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B326" s="8">
         <v>5311</v>
       </c>
       <c r="C326" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D326" s="21" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B327" s="19">
         <v>5320</v>
       </c>
       <c r="C327" s="19"/>
       <c r="D327" s="12" t="s">
-        <v>690</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B328" s="19">
         <v>5330</v>
       </c>
       <c r="C328" s="19"/>
       <c r="D328" s="12" t="s">
-        <v>691</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B329" s="19">
         <v>5340</v>
       </c>
       <c r="C329" s="19"/>
       <c r="D329" s="12" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B330" s="19">
         <v>5350</v>
       </c>
       <c r="C330" s="19"/>
       <c r="D330" s="12" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B331" s="19">
         <v>5370</v>
       </c>
       <c r="C331" s="19"/>
       <c r="D331" s="12" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B332" s="19">
         <v>5371</v>
       </c>
       <c r="C332" s="19"/>
       <c r="D332" s="12" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B333" s="19">
         <v>5372</v>
       </c>
       <c r="C333" s="19"/>
       <c r="D333" s="12" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B334" s="19">
         <v>5390</v>
       </c>
       <c r="C334" s="19"/>
       <c r="D334" s="12" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B335" s="19">
         <v>5400</v>
       </c>
       <c r="C335" s="19"/>
       <c r="D335" s="12" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A336" s="17"/>
       <c r="B336" s="17">
         <v>5410</v>
       </c>
       <c r="C336" s="17" t="s">
-        <v>699</v>
+        <v>670</v>
       </c>
       <c r="D336" s="28" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B337" s="8">
         <v>5411</v>
       </c>
       <c r="C337" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D337" s="21" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B338" s="19">
         <v>5420</v>
       </c>
       <c r="C338" s="19"/>
       <c r="D338" s="12" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B339" s="19">
         <v>5430</v>
       </c>
       <c r="C339" s="19"/>
       <c r="D339" s="12" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B340" s="19">
         <v>5440</v>
       </c>
       <c r="C340" s="19"/>
       <c r="D340" s="12" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B341" s="19">
         <v>5450</v>
       </c>
       <c r="C341" s="19"/>
       <c r="D341" s="12" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B342" s="19">
         <v>5451</v>
       </c>
       <c r="C342" s="19"/>
       <c r="D342" s="12" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B343" s="19">
         <v>5452</v>
       </c>
       <c r="C343" s="19"/>
       <c r="D343" s="12" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B344" s="19">
         <v>5470</v>
       </c>
       <c r="C344" s="19"/>
       <c r="D344" s="12" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B345" s="19">
         <v>5480</v>
       </c>
       <c r="C345" s="19"/>
       <c r="D345" s="12" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A346" s="17"/>
       <c r="B346" s="17">
         <v>5490</v>
       </c>
       <c r="C346" s="17" t="s">
-        <v>709</v>
+        <v>680</v>
       </c>
       <c r="D346" s="28" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B347" s="8">
         <v>5491</v>
       </c>
       <c r="C347" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D347" s="21" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B348" s="19">
         <v>5500</v>
       </c>
       <c r="C348" s="19"/>
       <c r="D348" s="12" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B349" s="19">
         <v>5510</v>
       </c>
       <c r="C349" s="19"/>
       <c r="D349" s="12" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B350" s="19">
         <v>5520</v>
       </c>
       <c r="C350" s="19"/>
       <c r="D350" s="12" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B351" s="19">
         <v>5530</v>
       </c>
       <c r="C351" s="19"/>
       <c r="D351" s="12" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B352" s="19">
         <v>5531</v>
       </c>
       <c r="C352" s="19"/>
       <c r="D352" s="12" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B353" s="19">
         <v>5532</v>
       </c>
       <c r="C353" s="19"/>
       <c r="D353" s="12" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B354" s="19">
         <v>5540</v>
       </c>
       <c r="C354" s="19"/>
       <c r="D354" s="12" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B355" s="19">
         <v>5550</v>
       </c>
       <c r="C355" s="19"/>
       <c r="D355" s="12" t="s">
-        <v>718</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A356" s="17"/>
       <c r="B356" s="17">
         <v>5560</v>
       </c>
       <c r="C356" s="17" t="s">
-        <v>719</v>
+        <v>690</v>
       </c>
       <c r="D356" s="28" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B357" s="8">
         <v>5561</v>
       </c>
       <c r="C357" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D357" s="21" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B358" s="19">
         <v>5570</v>
       </c>
       <c r="C358" s="19"/>
       <c r="D358" s="12" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B359" s="19">
         <v>5580</v>
       </c>
       <c r="C359" s="19"/>
       <c r="D359" s="12" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B360" s="19">
         <v>5590</v>
       </c>
       <c r="C360" s="19"/>
       <c r="D360" s="12" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B361" s="19">
         <v>5600</v>
       </c>
       <c r="C361" s="19"/>
       <c r="D361" s="12" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B362" s="19">
         <v>5601</v>
       </c>
       <c r="C362" s="19"/>
       <c r="D362" s="12" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B363" s="19">
         <v>5602</v>
       </c>
       <c r="C363" s="19"/>
       <c r="D363" s="12" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B364" s="19">
         <v>5610</v>
       </c>
       <c r="C364" s="19"/>
       <c r="D364" s="12" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B365" s="19">
         <v>5620</v>
       </c>
       <c r="C365" s="19"/>
       <c r="D365" s="12" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A366" s="17"/>
       <c r="B366" s="17">
         <v>5630</v>
       </c>
       <c r="C366" s="17" t="s">
-        <v>729</v>
+        <v>700</v>
       </c>
       <c r="D366" s="28" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B367" s="8">
         <v>5631</v>
       </c>
       <c r="C367" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D367" s="21" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B368" s="19">
         <v>5640</v>
       </c>
       <c r="C368" s="19"/>
       <c r="D368" s="12" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B369" s="19">
         <v>5650</v>
       </c>
       <c r="C369" s="19"/>
       <c r="D369" s="12" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B370" s="19">
         <v>5660</v>
       </c>
       <c r="C370" s="19"/>
       <c r="D370" s="12" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B371" s="19">
         <v>5670</v>
       </c>
       <c r="C371" s="19"/>
       <c r="D371" s="12" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B372" s="19">
         <v>5671</v>
       </c>
       <c r="C372" s="19"/>
       <c r="D372" s="12" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B373" s="19">
         <v>5675</v>
       </c>
       <c r="C373" s="19"/>
       <c r="D373" s="12" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B374" s="19">
         <v>5676</v>
       </c>
       <c r="C374" s="19"/>
       <c r="D374" s="12" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B375" s="19">
         <v>5677</v>
       </c>
       <c r="C375" s="19"/>
       <c r="D375" s="12" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A376" s="17"/>
       <c r="B376" s="17">
         <v>5680</v>
       </c>
       <c r="C376" s="17" t="s">
-        <v>739</v>
+        <v>710</v>
       </c>
       <c r="D376" s="28" t="s">
-        <v>730</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B377" s="8">
         <v>5681</v>
       </c>
       <c r="C377" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D377" s="21" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B378" s="19">
         <v>5682</v>
       </c>
       <c r="C378" s="19"/>
       <c r="D378" s="12" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B379" s="19">
         <v>5683</v>
       </c>
       <c r="C379" s="19"/>
       <c r="D379" s="12" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B380" s="19">
         <v>5684</v>
       </c>
       <c r="C380" s="19"/>
       <c r="D380" s="12" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B381" s="19">
         <v>5685</v>
       </c>
       <c r="C381" s="19"/>
       <c r="D381" s="12" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B382" s="19">
         <v>5686</v>
       </c>
       <c r="C382" s="19"/>
       <c r="D382" s="12" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B383" s="19">
         <v>5687</v>
       </c>
       <c r="C383" s="19"/>
       <c r="D383" s="12" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B384" s="19">
         <v>5688</v>
       </c>
       <c r="C384" s="19"/>
       <c r="D384" s="12" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B385" s="19">
         <v>5689</v>
       </c>
       <c r="C385" s="19"/>
       <c r="D385" s="12" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B386" s="19">
         <v>5690</v>
       </c>
       <c r="C386" s="19"/>
       <c r="D386" s="12" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A387" s="17"/>
       <c r="B387" s="17">
         <v>5695</v>
       </c>
       <c r="C387" s="17" t="s">
-        <v>750</v>
+        <v>721</v>
       </c>
       <c r="D387" s="28" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B388" s="8">
         <v>5701</v>
       </c>
       <c r="C388" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D388" s="21" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B389" s="19">
         <v>5710</v>
       </c>
       <c r="C389" s="19"/>
       <c r="D389" s="12" t="s">
-        <v>752</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B390" s="19">
         <v>5720</v>
       </c>
       <c r="C390" s="19"/>
       <c r="D390" s="12" t="s">
-        <v>753</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B391" s="19">
         <v>5730</v>
       </c>
       <c r="C391" s="19"/>
       <c r="D391" s="12" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B392" s="19">
         <v>5740</v>
       </c>
       <c r="C392" s="19"/>
       <c r="D392" s="12" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B393" s="19">
         <v>5741</v>
       </c>
       <c r="C393" s="19"/>
       <c r="D393" s="12" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B394" s="19">
         <v>5745</v>
       </c>
       <c r="C394" s="19"/>
       <c r="D394" s="12" t="s">
-        <v>757</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B395" s="19">
         <v>5750</v>
       </c>
       <c r="C395" s="19"/>
       <c r="D395" s="12" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B396" s="19">
         <v>5760</v>
       </c>
       <c r="C396" s="19"/>
       <c r="D396" s="12" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A397" s="17"/>
       <c r="B397" s="17">
         <v>5770</v>
       </c>
       <c r="C397" s="17" t="s">
-        <v>760</v>
+        <v>731</v>
       </c>
       <c r="D397" s="28" t="s">
-        <v>751</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A398" s="17"/>
       <c r="B398" s="17">
         <v>5771</v>
       </c>
       <c r="C398" s="17" t="s">
-        <v>761</v>
+        <v>732</v>
       </c>
       <c r="D398" s="28" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B399" s="8">
         <v>5772</v>
       </c>
       <c r="C399" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D399" s="21" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B400" s="8">
         <v>5773</v>
       </c>
       <c r="C400" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D400" s="21" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B401" s="19">
         <v>5800</v>
       </c>
       <c r="C401" s="19"/>
       <c r="D401" s="12" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B402" s="19">
         <v>5810</v>
       </c>
       <c r="C402" s="19"/>
       <c r="D402" s="12" t="s">
-        <v>765</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B403" s="19">
         <v>5820</v>
       </c>
       <c r="C403" s="19"/>
       <c r="D403" s="12" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B404" s="19">
         <v>5825</v>
       </c>
       <c r="C404" s="19"/>
       <c r="D404" s="12" t="s">
-        <v>767</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B405" s="19">
         <v>5829</v>
       </c>
       <c r="C405" s="19"/>
       <c r="D405" s="12" t="s">
-        <v>768</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B406" s="19">
         <v>5830</v>
       </c>
       <c r="C406" s="19"/>
       <c r="D406" s="12" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B407" s="19">
         <v>5831</v>
       </c>
       <c r="C407" s="19"/>
       <c r="D407" s="12" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B408" s="19">
         <v>5835</v>
       </c>
       <c r="C408" s="19"/>
       <c r="D408" s="12" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B409" s="19">
         <v>5836</v>
       </c>
       <c r="C409" s="19"/>
       <c r="D409" s="12" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B410" s="19">
         <v>5837</v>
       </c>
       <c r="C410" s="19"/>
       <c r="D410" s="12" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A411" s="17"/>
       <c r="B411" s="17">
         <v>5840</v>
       </c>
       <c r="C411" s="17" t="s">
-        <v>774</v>
+        <v>745</v>
       </c>
       <c r="D411" s="28" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B412" s="8">
         <v>5841</v>
       </c>
       <c r="C412" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D412" s="21" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B413" s="19">
         <v>5842</v>
       </c>
       <c r="C413" s="19"/>
       <c r="D413" s="12" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B414" s="19">
         <v>5843</v>
       </c>
       <c r="C414" s="19"/>
       <c r="D414" s="12" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B415" s="19">
         <v>5844</v>
       </c>
       <c r="C415" s="19"/>
       <c r="D415" s="12" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B416" s="19">
         <v>5845</v>
       </c>
       <c r="C416" s="19"/>
       <c r="D416" s="12" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A417" s="17"/>
       <c r="B417" s="17">
         <v>5850</v>
       </c>
       <c r="C417" s="17" t="s">
-        <v>779</v>
+        <v>750</v>
       </c>
       <c r="D417" s="28" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A418" s="17"/>
       <c r="B418" s="8">
         <v>5851</v>
       </c>
       <c r="C418" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D418" s="21" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A419" s="53"/>
       <c r="B419" s="54">
         <v>5852</v>
       </c>
       <c r="C419" s="55"/>
       <c r="D419" s="56" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A420" s="53"/>
       <c r="B420" s="54">
         <v>5853</v>
       </c>
       <c r="C420" s="55"/>
       <c r="D420" s="56" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A421" s="53"/>
       <c r="B421" s="54">
         <v>5854</v>
       </c>
       <c r="C421" s="55"/>
       <c r="D421" s="56" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A422" s="53"/>
       <c r="B422" s="54">
         <v>5855</v>
       </c>
       <c r="C422" s="55"/>
       <c r="D422" s="56" t="s">
-        <v>784</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A423" s="53"/>
       <c r="B423" s="54">
         <v>5860</v>
       </c>
       <c r="C423" s="57"/>
       <c r="D423" s="15" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A424" s="53"/>
       <c r="B424" s="54">
         <v>5861</v>
       </c>
       <c r="C424" s="55"/>
       <c r="D424" s="56" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="B425" s="58">
         <v>5862</v>
       </c>
       <c r="C425" s="59"/>
       <c r="D425" s="56" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="B426" s="58">
         <v>5870</v>
       </c>
       <c r="C426"/>
       <c r="D426" s="15" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A427" s="53"/>
       <c r="B427" s="54">
         <v>5871</v>
       </c>
       <c r="C427" s="60"/>
       <c r="D427" s="56" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A428" s="53"/>
       <c r="B428" s="54">
         <v>5872</v>
       </c>
       <c r="C428" s="60"/>
       <c r="D428" s="56" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A429" s="17"/>
       <c r="B429" s="17">
         <v>5880</v>
       </c>
       <c r="C429" s="17" t="s">
-        <v>791</v>
+        <v>762</v>
       </c>
       <c r="D429" s="28" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A430" s="17"/>
       <c r="B430" s="8">
         <v>5881</v>
       </c>
       <c r="C430" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D430" s="21" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A431" s="53"/>
       <c r="B431" s="54">
         <v>5882</v>
       </c>
       <c r="C431" s="61"/>
       <c r="D431" s="15" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A432" s="53"/>
       <c r="B432" s="54">
         <v>5883</v>
       </c>
       <c r="C432" s="61"/>
       <c r="D432" s="15" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A433" s="53"/>
       <c r="B433" s="54">
         <v>5884</v>
       </c>
       <c r="C433" s="61"/>
       <c r="D433" s="15" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:4" s="29" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" s="29" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A434" s="53"/>
       <c r="B434" s="54">
         <v>5885</v>
       </c>
       <c r="C434" s="61"/>
       <c r="D434" s="15" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A435" s="17"/>
       <c r="B435" s="17">
         <v>5890</v>
       </c>
       <c r="C435" s="17" t="s">
-        <v>796</v>
+        <v>767</v>
       </c>
       <c r="D435" s="28" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A436" s="8"/>
       <c r="B436" s="8">
         <v>5891</v>
       </c>
       <c r="C436" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D436" s="21" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B437" s="19">
         <v>5900</v>
       </c>
       <c r="C437" s="19"/>
       <c r="D437" s="12" t="str">
         <f xml:space="preserve"> D436 &amp; ", kostpris primo"</f>
         <v>Kapitalinteresser, kostpris primo</v>
       </c>
     </row>
-    <row r="438" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="438" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B438" s="19">
         <v>5910</v>
       </c>
       <c r="C438" s="19"/>
       <c r="D438" s="12" t="str">
         <f xml:space="preserve"> D436 &amp; ", årets tilgange"</f>
         <v>Kapitalinteresser, årets tilgange</v>
       </c>
     </row>
-    <row r="439" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="439" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B439" s="19">
         <v>5920</v>
       </c>
       <c r="C439" s="19"/>
       <c r="D439" s="12" t="str">
         <f xml:space="preserve"> D436 &amp; ", årets afgange"</f>
         <v>Kapitalinteresser, årets afgange</v>
       </c>
     </row>
-    <row r="440" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="440" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B440" s="19">
         <v>5925</v>
       </c>
       <c r="C440" s="19"/>
       <c r="D440" s="12" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B441" s="19">
         <v>5929</v>
       </c>
       <c r="C441" s="19"/>
       <c r="D441" s="12" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B442" s="19">
         <v>5930</v>
       </c>
       <c r="C442" s="19"/>
       <c r="D442" s="12" t="s">
-        <v>800</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B443" s="19">
         <v>5931</v>
       </c>
       <c r="C443" s="19"/>
       <c r="D443" s="12" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B444" s="19">
         <v>5935</v>
       </c>
       <c r="C444" s="19"/>
       <c r="D444" s="12" t="s">
-        <v>802</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B445" s="19">
         <v>5940</v>
       </c>
       <c r="C445" s="19"/>
       <c r="D445" s="12" t="str">
         <f xml:space="preserve"> D436 &amp; ", årets nedskrivninger"</f>
         <v>Kapitalinteresser, årets nedskrivninger</v>
       </c>
     </row>
-    <row r="446" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="446" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B446" s="19">
         <v>5950</v>
       </c>
       <c r="C446" s="19"/>
       <c r="D446" s="12" t="str">
         <f xml:space="preserve"> D436 &amp; ", årets tilbageførsler af tidligere års nedskrivninger"</f>
         <v>Kapitalinteresser, årets tilbageførsler af tidligere års nedskrivninger</v>
       </c>
     </row>
-    <row r="447" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+    <row r="447" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A447" s="17"/>
       <c r="B447" s="17">
         <v>5960</v>
       </c>
       <c r="C447" s="17" t="s">
-        <v>803</v>
+        <v>774</v>
       </c>
       <c r="D447" s="28" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A448" s="8"/>
       <c r="B448" s="8">
         <v>5961</v>
       </c>
       <c r="C448" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D448" s="21" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B449" s="19">
         <v>5970</v>
       </c>
       <c r="C449" s="19"/>
       <c r="D449" s="12" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B450" s="19">
         <v>5980</v>
       </c>
       <c r="C450" s="19"/>
       <c r="D450" s="12" t="s">
-        <v>805</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B451" s="19">
         <v>5984</v>
       </c>
       <c r="C451" s="19"/>
       <c r="D451" s="12" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B452" s="19">
         <v>5985</v>
       </c>
       <c r="C452" s="19"/>
       <c r="D452" s="12" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A453" s="17"/>
       <c r="B453" s="17">
         <v>5990</v>
       </c>
       <c r="C453" s="17" t="s">
-        <v>808</v>
+        <v>779</v>
       </c>
       <c r="D453" s="28" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A454" s="8"/>
       <c r="B454" s="8">
         <v>5991</v>
       </c>
       <c r="C454" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D454" s="21" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-    <row r="455" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B455" s="19">
         <v>6000</v>
       </c>
       <c r="C455" s="19"/>
       <c r="D455" s="12" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-    <row r="456" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A456" s="17"/>
       <c r="B456" s="17">
         <v>6010</v>
       </c>
       <c r="C456" s="17" t="s">
-        <v>810</v>
+        <v>781</v>
       </c>
       <c r="D456" s="28" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-    <row r="457" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A457" s="8"/>
       <c r="B457" s="8">
         <v>6011</v>
       </c>
       <c r="C457" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D457" s="21" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-    <row r="458" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B458" s="19">
         <v>6020</v>
       </c>
       <c r="C458" s="19"/>
       <c r="D458" s="12" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-    <row r="459" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B459" s="19">
         <v>6030</v>
       </c>
       <c r="C459" s="19"/>
       <c r="D459" s="12" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-    <row r="460" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B460" s="19">
         <v>6040</v>
       </c>
       <c r="C460" s="19"/>
       <c r="D460" s="12" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-    <row r="461" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A461" s="17"/>
       <c r="B461" s="17">
         <v>6050</v>
       </c>
       <c r="C461" s="17" t="s">
-        <v>815</v>
+        <v>786</v>
       </c>
       <c r="D461" s="28" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-    <row r="462" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A462" s="8"/>
       <c r="B462" s="8">
         <v>6051</v>
       </c>
       <c r="C462" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D462" s="21" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-    <row r="463" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B463" s="19">
         <v>6061</v>
       </c>
       <c r="C463" s="19"/>
       <c r="D463" s="12" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B464" s="19">
         <v>6062</v>
       </c>
       <c r="C464" s="19"/>
       <c r="D464" s="12" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-    <row r="465" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B465" s="19">
         <v>6063</v>
       </c>
       <c r="C465" s="19"/>
       <c r="D465" s="12" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-    <row r="466" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B466" s="22">
         <v>6064</v>
       </c>
       <c r="C466" s="22"/>
       <c r="D466" s="24" t="s">
-        <v>820</v>
-[...2 lines deleted...]
-    <row r="467" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A467" s="17"/>
       <c r="B467" s="17">
         <v>6070</v>
       </c>
       <c r="C467" s="17" t="s">
-        <v>821</v>
+        <v>792</v>
       </c>
       <c r="D467" s="28" t="s">
-        <v>816</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A468" s="17"/>
       <c r="B468" s="17">
         <v>6071</v>
       </c>
       <c r="C468" s="17" t="s">
-        <v>822</v>
+        <v>793</v>
       </c>
       <c r="D468" s="28" t="s">
-        <v>762</v>
-[...2 lines deleted...]
-    <row r="469" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A469" s="17"/>
       <c r="B469" s="17">
         <v>6072</v>
       </c>
       <c r="C469" s="17" t="s">
-        <v>823</v>
+        <v>794</v>
       </c>
       <c r="D469" s="28" t="s">
-        <v>824</v>
-[...2 lines deleted...]
-    <row r="470" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A470" s="8"/>
       <c r="B470" s="8">
         <v>6073</v>
       </c>
       <c r="C470" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D470" s="21" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-    <row r="471" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A471" s="8"/>
       <c r="B471" s="8">
         <v>6074</v>
       </c>
       <c r="C471" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D471" s="21" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-    <row r="472" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A472" s="8"/>
       <c r="B472" s="8">
         <v>6075</v>
       </c>
       <c r="C472" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D472" s="21" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-    <row r="473" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B473" s="19">
         <v>6080</v>
       </c>
       <c r="C473" s="19"/>
       <c r="D473" s="12" t="s">
-        <v>828</v>
-[...2 lines deleted...]
-    <row r="474" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B474" s="19">
         <v>6081</v>
       </c>
       <c r="C474" s="19"/>
       <c r="D474" s="12" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B475" s="19">
         <v>6082</v>
       </c>
       <c r="C475" s="19"/>
       <c r="D475" s="12" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-    <row r="476" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B476" s="19">
         <v>6083</v>
       </c>
       <c r="C476" s="19"/>
       <c r="D476" s="12" t="s">
-        <v>831</v>
-[...2 lines deleted...]
-    <row r="477" spans="1:4" ht="17.5" x14ac:dyDescent="0.35">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B477" s="19">
         <v>6085</v>
       </c>
       <c r="C477" s="19"/>
       <c r="D477" s="15" t="s">
-        <v>832</v>
-[...2 lines deleted...]
-    <row r="478" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B478" s="19">
         <v>6090</v>
       </c>
       <c r="C478" s="19"/>
       <c r="D478" s="12" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-    <row r="479" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B479" s="19">
         <v>6091</v>
       </c>
       <c r="C479" s="19"/>
       <c r="D479" s="12" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-    <row r="480" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A480" s="17"/>
       <c r="B480" s="17">
         <v>6100</v>
       </c>
       <c r="C480" s="17" t="s">
-        <v>835</v>
+        <v>806</v>
       </c>
       <c r="D480" s="28" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-    <row r="481" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A481" s="8"/>
       <c r="B481" s="8">
         <v>6101</v>
       </c>
       <c r="C481" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D481" s="21" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-    <row r="482" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B482" s="19">
         <v>6110</v>
       </c>
       <c r="C482" s="19"/>
       <c r="D482" s="12" t="s">
-        <v>837</v>
-[...2 lines deleted...]
-    <row r="483" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B483" s="19">
         <v>6111</v>
       </c>
       <c r="C483" s="19"/>
       <c r="D483" s="12" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B484" s="19">
         <v>6112</v>
       </c>
       <c r="C484" s="19"/>
       <c r="D484" s="12" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-    <row r="485" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B485" s="19">
         <v>6113</v>
       </c>
       <c r="C485" s="19"/>
       <c r="D485" s="12" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-    <row r="486" spans="1:4" ht="17.5" x14ac:dyDescent="0.35">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B486" s="19">
         <v>6115</v>
       </c>
       <c r="C486" s="19"/>
       <c r="D486" s="15" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-    <row r="487" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B487" s="19">
         <v>6120</v>
       </c>
       <c r="C487" s="19"/>
       <c r="D487" s="12" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-    <row r="488" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B488" s="19">
         <v>6121</v>
       </c>
       <c r="C488" s="19"/>
       <c r="D488" s="12" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-    <row r="489" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A489" s="17"/>
       <c r="B489" s="17">
         <v>6130</v>
       </c>
       <c r="C489" s="17" t="s">
-        <v>844</v>
+        <v>815</v>
       </c>
       <c r="D489" s="28" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-    <row r="490" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A490" s="8"/>
       <c r="B490" s="8">
         <v>6131</v>
       </c>
       <c r="C490" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D490" s="21" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-    <row r="491" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B491" s="19">
         <v>6140</v>
       </c>
       <c r="C491" s="19"/>
       <c r="D491" s="12" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-    <row r="492" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B492" s="19">
         <v>6141</v>
       </c>
       <c r="C492" s="19"/>
       <c r="D492" s="12" t="s">
-        <v>847</v>
-[...2 lines deleted...]
-    <row r="493" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B493" s="19">
         <v>6142</v>
       </c>
       <c r="C493" s="19"/>
       <c r="D493" s="12" t="s">
-        <v>848</v>
-[...2 lines deleted...]
-    <row r="494" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B494" s="19">
         <v>6143</v>
       </c>
       <c r="C494" s="19"/>
       <c r="D494" s="12" t="s">
-        <v>849</v>
-[...2 lines deleted...]
-    <row r="495" spans="1:4" ht="17.5" x14ac:dyDescent="0.35">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" ht="17.25" x14ac:dyDescent="0.25">
       <c r="B495" s="19">
         <v>6145</v>
       </c>
       <c r="C495" s="19"/>
       <c r="D495" s="15" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-    <row r="496" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B496" s="19">
         <v>6150</v>
       </c>
       <c r="C496" s="19"/>
       <c r="D496" s="12" t="s">
-        <v>851</v>
-[...2 lines deleted...]
-    <row r="497" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B497" s="19">
         <v>6151</v>
       </c>
       <c r="C497" s="19"/>
       <c r="D497" s="12" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-    <row r="498" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A498" s="17"/>
       <c r="B498" s="17">
         <v>6160</v>
       </c>
       <c r="C498" s="17" t="s">
-        <v>853</v>
+        <v>824</v>
       </c>
       <c r="D498" s="28" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-    <row r="499" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A499" s="8"/>
       <c r="B499" s="8">
         <v>6161</v>
       </c>
       <c r="C499" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D499" s="21" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-    <row r="500" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B500" s="19">
         <v>6170</v>
       </c>
       <c r="C500" s="19"/>
       <c r="D500" s="12" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-    <row r="501" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A501" s="17"/>
       <c r="B501" s="17">
         <v>6180</v>
       </c>
       <c r="C501" s="17" t="s">
-        <v>855</v>
+        <v>826</v>
       </c>
       <c r="D501" s="28" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-    <row r="502" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A502" s="17"/>
       <c r="B502" s="17">
         <v>6181</v>
       </c>
       <c r="C502" s="17" t="s">
-        <v>856</v>
+        <v>827</v>
       </c>
       <c r="D502" s="28" t="s">
-        <v>826</v>
-[...2 lines deleted...]
-    <row r="503" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A503" s="8"/>
       <c r="B503" s="8">
         <v>6182</v>
       </c>
       <c r="C503" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D503" s="21" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-    <row r="504" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A504" s="8"/>
       <c r="B504" s="8">
         <v>6183</v>
       </c>
       <c r="C504" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D504" s="21" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-    <row r="505" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B505" s="19">
         <v>6190</v>
       </c>
       <c r="C505" s="19"/>
       <c r="D505" s="12" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-    <row r="506" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B506" s="19">
         <v>6200</v>
       </c>
       <c r="C506" s="19"/>
       <c r="D506" s="12" t="s">
-        <v>859</v>
-[...2 lines deleted...]
-    <row r="507" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B507" s="19">
         <v>6201</v>
       </c>
       <c r="C507" s="19"/>
       <c r="D507" s="12" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-    <row r="508" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B508" s="19">
         <v>6202</v>
       </c>
       <c r="C508" s="19"/>
       <c r="D508" s="12" t="s">
-        <v>861</v>
-[...2 lines deleted...]
-    <row r="509" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A509" s="17"/>
       <c r="B509" s="17">
         <v>6210</v>
       </c>
       <c r="C509" s="17" t="s">
-        <v>862</v>
+        <v>833</v>
       </c>
       <c r="D509" s="28" t="s">
-        <v>858</v>
-[...2 lines deleted...]
-    <row r="510" spans="1:4" s="62" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4" s="62" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A510" s="8"/>
       <c r="B510" s="8">
         <v>6231</v>
       </c>
       <c r="C510" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D510" s="21" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-    <row r="511" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B511" s="19">
         <v>6240</v>
       </c>
       <c r="C511" s="19"/>
       <c r="D511" s="12" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-    <row r="512" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A512" s="17"/>
       <c r="B512" s="17">
         <v>6250</v>
       </c>
       <c r="C512" s="17" t="s">
-        <v>864</v>
+        <v>835</v>
       </c>
       <c r="D512" s="28" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-    <row r="513" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B513" s="8">
         <v>6251</v>
       </c>
       <c r="C513" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D513" s="21" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-    <row r="514" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A514" s="19"/>
       <c r="B514" s="19">
         <v>6252</v>
       </c>
       <c r="C514" s="19"/>
       <c r="D514" s="12" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-    <row r="515" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A515" s="19"/>
       <c r="B515" s="19">
         <v>6255</v>
       </c>
       <c r="C515" s="19"/>
       <c r="D515" s="12" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-    <row r="516" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A516" s="19"/>
       <c r="B516" s="19">
         <v>6256</v>
       </c>
       <c r="C516" s="19"/>
       <c r="D516" s="12" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-    <row r="517" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A517" s="19"/>
       <c r="B517" s="19">
         <v>6257</v>
       </c>
       <c r="C517" s="19"/>
       <c r="D517" s="12" t="s">
-        <v>868</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A518" s="17"/>
       <c r="B518" s="17">
         <v>6260</v>
       </c>
       <c r="C518" s="17" t="s">
-        <v>869</v>
+        <v>840</v>
       </c>
       <c r="D518" s="28" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-    <row r="519" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A519" s="28"/>
       <c r="B519" s="8">
         <v>6261</v>
       </c>
       <c r="C519" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D519" s="21" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-    <row r="520" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B520" s="19">
         <v>6262</v>
       </c>
       <c r="C520" s="19"/>
       <c r="D520" s="12" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-    <row r="521" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B521" s="19">
         <v>6265</v>
       </c>
       <c r="C521" s="19"/>
       <c r="D521" s="12" t="s">
-        <v>871</v>
-[...2 lines deleted...]
-    <row r="522" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B522" s="19">
         <v>6266</v>
       </c>
       <c r="C522" s="19"/>
       <c r="D522" s="12" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-    <row r="523" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="B523" s="19">
         <v>6267</v>
       </c>
       <c r="C523" s="19"/>
       <c r="D523" s="12" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-    <row r="524" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A524" s="28"/>
       <c r="B524" s="17">
         <v>6270</v>
       </c>
       <c r="C524" s="17" t="s">
-        <v>874</v>
+        <v>845</v>
       </c>
       <c r="D524" s="28" t="s">
-        <v>870</v>
-[...2 lines deleted...]
-    <row r="525" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B525" s="8">
         <v>6281</v>
       </c>
       <c r="C525" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D525" s="21" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-    <row r="526" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A526" s="19"/>
       <c r="B526" s="19">
         <v>6282</v>
       </c>
       <c r="C526" s="19"/>
       <c r="D526" s="12" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-    <row r="527" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A527" s="19"/>
       <c r="B527" s="19">
         <v>6285</v>
       </c>
       <c r="C527" s="19"/>
       <c r="D527" s="12" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-    <row r="528" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A528" s="19"/>
       <c r="B528" s="19">
         <v>6286</v>
       </c>
       <c r="C528" s="19"/>
       <c r="D528" s="12" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-    <row r="529" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A529" s="19"/>
       <c r="B529" s="19">
         <v>6287</v>
       </c>
       <c r="C529" s="19"/>
       <c r="D529" s="12" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-    <row r="530" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A530" s="17"/>
       <c r="B530" s="17">
         <v>6290</v>
       </c>
       <c r="C530" s="17" t="s">
-        <v>879</v>
+        <v>850</v>
       </c>
       <c r="D530" s="28" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-    <row r="531" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B531" s="8">
         <v>6301</v>
       </c>
       <c r="C531" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D531" s="21" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-    <row r="532" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A532" s="19"/>
       <c r="B532" s="19">
         <v>6305</v>
       </c>
       <c r="C532" s="19"/>
       <c r="D532" s="12" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-    <row r="533" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A533" s="19"/>
       <c r="B533" s="19">
         <v>6310</v>
       </c>
       <c r="C533" s="19"/>
       <c r="D533" s="12" t="s">
-        <v>882</v>
-[...2 lines deleted...]
-    <row r="534" spans="1:4" s="24" customFormat="1" ht="83.25" customHeight="1" x14ac:dyDescent="0.45">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4" s="24" customFormat="1" ht="83.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A534" s="19"/>
       <c r="B534" s="19">
         <v>6315</v>
       </c>
       <c r="C534" s="19"/>
       <c r="D534" s="12" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-    <row r="535" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A535" s="19"/>
       <c r="B535" s="19">
         <v>6320</v>
       </c>
       <c r="C535" s="19"/>
       <c r="D535" s="12" t="s">
-        <v>1258</v>
-[...2 lines deleted...]
-    <row r="536" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A536" s="19"/>
       <c r="B536" s="19">
         <v>6330</v>
       </c>
       <c r="C536" s="19"/>
       <c r="D536" s="12" t="s">
-        <v>1259</v>
-[...2 lines deleted...]
-    <row r="537" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A537" s="17"/>
       <c r="B537" s="17">
         <v>6340</v>
       </c>
       <c r="C537" s="17" t="s">
-        <v>884</v>
+        <v>855</v>
       </c>
       <c r="D537" s="28" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-    <row r="538" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B538" s="8">
         <v>6341</v>
       </c>
       <c r="C538" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D538" s="21" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-    <row r="539" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A539" s="19"/>
       <c r="B539" s="19">
         <v>6350</v>
       </c>
       <c r="C539" s="19"/>
       <c r="D539" s="12" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-    <row r="540" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A540" s="17"/>
       <c r="B540" s="17">
         <v>6360</v>
       </c>
       <c r="C540" s="17" t="s">
-        <v>886</v>
+        <v>857</v>
       </c>
       <c r="D540" s="28" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-    <row r="541" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B541" s="8">
         <v>6361</v>
       </c>
       <c r="C541" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D541" s="21" t="s">
-        <v>887</v>
-[...2 lines deleted...]
-    <row r="542" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A542" s="19"/>
       <c r="B542" s="19">
         <v>6365</v>
       </c>
       <c r="C542" s="19"/>
       <c r="D542" s="12" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-    <row r="543" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A543" s="19"/>
       <c r="B543" s="19">
         <v>6370</v>
       </c>
       <c r="C543" s="19"/>
       <c r="D543" s="12" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-    <row r="544" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A544" s="19"/>
       <c r="B544" s="19">
         <v>6375</v>
       </c>
       <c r="C544" s="19"/>
       <c r="D544" s="12" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-    <row r="545" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A545" s="22"/>
       <c r="B545" s="22">
         <v>6376</v>
       </c>
       <c r="C545" s="22"/>
       <c r="D545" s="24" t="s">
-        <v>891</v>
-[...2 lines deleted...]
-    <row r="546" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A546" s="17"/>
       <c r="B546" s="17">
         <v>6380</v>
       </c>
       <c r="C546" s="17" t="s">
-        <v>892</v>
+        <v>863</v>
       </c>
       <c r="D546" s="28" t="s">
-        <v>887</v>
-[...2 lines deleted...]
-    <row r="547" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B547" s="8">
         <v>6381</v>
       </c>
       <c r="C547" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D547" s="21" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-    <row r="548" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A548" s="19"/>
       <c r="B548" s="19">
         <v>6390</v>
       </c>
       <c r="C548" s="19"/>
       <c r="D548" s="12" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-    <row r="549" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A549" s="19"/>
       <c r="B549" s="19">
         <v>6400</v>
       </c>
       <c r="C549" s="19"/>
       <c r="D549" s="12" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-    <row r="550" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A550" s="17"/>
       <c r="B550" s="17">
         <v>6410</v>
       </c>
       <c r="C550" s="17" t="s">
-        <v>896</v>
+        <v>867</v>
       </c>
       <c r="D550" s="28" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-    <row r="551" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A551" s="17"/>
       <c r="B551" s="17">
         <v>6411</v>
       </c>
       <c r="C551" s="17" t="s">
-        <v>897</v>
+        <v>868</v>
       </c>
       <c r="D551" s="28" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-    <row r="552" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B552" s="8">
         <v>6412</v>
       </c>
       <c r="C552" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D552" s="21" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-    <row r="553" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B553" s="8">
         <v>6413</v>
       </c>
       <c r="C553" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D553" s="21" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-    <row r="554" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A554" s="19"/>
       <c r="B554" s="19">
         <v>6420</v>
       </c>
       <c r="C554" s="19"/>
       <c r="D554" s="12" t="s">
-        <v>899</v>
-[...2 lines deleted...]
-    <row r="555" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A555" s="17"/>
       <c r="B555" s="17">
         <v>6430</v>
       </c>
       <c r="C555" s="17" t="s">
-        <v>900</v>
+        <v>871</v>
       </c>
       <c r="D555" s="28" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-    <row r="556" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B556" s="8">
         <v>6431</v>
       </c>
       <c r="C556" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D556" s="21" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-    <row r="557" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A557" s="19"/>
       <c r="B557" s="19">
         <v>6450</v>
       </c>
       <c r="C557" s="19"/>
       <c r="D557" s="12" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-    <row r="558" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A558" s="17"/>
       <c r="B558" s="17">
         <v>6460</v>
       </c>
       <c r="C558" s="17" t="s">
-        <v>902</v>
+        <v>873</v>
       </c>
       <c r="D558" s="28" t="s">
-        <v>809</v>
-[...2 lines deleted...]
-    <row r="559" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A559" s="17"/>
       <c r="B559" s="17">
         <v>6461</v>
       </c>
       <c r="C559" s="17" t="s">
-        <v>903</v>
+        <v>874</v>
       </c>
       <c r="D559" s="28" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-    <row r="560" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B560" s="8">
         <v>6462</v>
       </c>
       <c r="C560" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D560" s="21" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-    <row r="561" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A561" s="19"/>
       <c r="B561" s="19">
         <v>6470</v>
       </c>
       <c r="C561" s="19"/>
       <c r="D561" s="12" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-    <row r="562" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A562" s="19"/>
       <c r="B562" s="19">
         <v>6480</v>
       </c>
       <c r="C562" s="19"/>
       <c r="D562" s="12" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-    <row r="563" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A563" s="17"/>
       <c r="B563" s="17">
         <v>6490</v>
       </c>
       <c r="C563" s="17" t="s">
-        <v>906</v>
+        <v>877</v>
       </c>
       <c r="D563" s="28" t="s">
-        <v>904</v>
-[...2 lines deleted...]
-    <row r="564" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A564" s="17"/>
       <c r="B564" s="17">
         <v>6491</v>
       </c>
       <c r="C564" s="17" t="s">
-        <v>907</v>
+        <v>878</v>
       </c>
       <c r="D564" s="28" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-    <row r="565" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A565" s="17"/>
       <c r="B565" s="17">
         <v>6499</v>
       </c>
       <c r="C565" s="17" t="s">
-        <v>909</v>
+        <v>880</v>
       </c>
       <c r="D565" s="28" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-    <row r="566" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B566" s="97">
         <v>6500</v>
       </c>
       <c r="C566" s="97" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D566" s="98" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-    <row r="567" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B567" s="8">
         <v>6501</v>
       </c>
       <c r="C567" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D567" s="21" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-    <row r="568" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B568" s="8">
         <v>6502</v>
       </c>
       <c r="C568" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D568" s="21" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-    <row r="569" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A569" s="19"/>
       <c r="B569" s="19">
         <v>6510</v>
       </c>
       <c r="C569" s="19"/>
       <c r="D569" s="12" t="s">
-        <v>914</v>
-[...2 lines deleted...]
-    <row r="570" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A570" s="19"/>
       <c r="B570" s="19">
         <v>6520</v>
       </c>
       <c r="C570" s="19"/>
       <c r="D570" s="12" t="s">
-        <v>915</v>
-[...2 lines deleted...]
-    <row r="571" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A571" s="19"/>
       <c r="B571" s="19">
         <v>6525</v>
       </c>
       <c r="C571" s="19"/>
       <c r="D571" s="12" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-    <row r="572" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A572" s="17"/>
       <c r="B572" s="17">
         <v>6530</v>
       </c>
       <c r="C572" s="17" t="s">
-        <v>917</v>
+        <v>888</v>
       </c>
       <c r="D572" s="28" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-    <row r="573" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B573" s="8">
         <v>6531</v>
       </c>
       <c r="C573" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D573" s="21" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-    <row r="574" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A574" s="19"/>
       <c r="B574" s="19">
         <v>6540</v>
       </c>
       <c r="C574" s="19"/>
       <c r="D574" s="12" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-    <row r="575" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A575" s="17"/>
       <c r="B575" s="17">
         <v>6550</v>
       </c>
       <c r="C575" s="17" t="s">
-        <v>919</v>
+        <v>890</v>
       </c>
       <c r="D575" s="28" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-    <row r="576" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B576" s="8">
         <v>6551</v>
       </c>
       <c r="C576" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D576" s="21" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-    <row r="577" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A577" s="19"/>
       <c r="B577" s="19">
         <v>6560</v>
       </c>
       <c r="C577" s="19"/>
       <c r="D577" s="12" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-    <row r="578" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A578" s="17"/>
       <c r="B578" s="17">
         <v>6570</v>
       </c>
       <c r="C578" s="17" t="s">
-        <v>921</v>
+        <v>892</v>
       </c>
       <c r="D578" s="28" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-    <row r="579" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B579" s="8">
         <v>6591</v>
       </c>
       <c r="C579" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D579" s="21" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-    <row r="580" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A580" s="19"/>
       <c r="B580" s="19">
         <v>6800</v>
       </c>
       <c r="C580" s="19"/>
       <c r="D580" s="12" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-    <row r="581" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A581" s="19"/>
       <c r="B581" s="19">
         <v>6810</v>
       </c>
       <c r="C581" s="19"/>
       <c r="D581" s="12" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-    <row r="582" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A582" s="19"/>
       <c r="B582" s="19">
         <v>6830</v>
       </c>
       <c r="C582" s="19"/>
       <c r="D582" s="12" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-    <row r="583" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A583" s="19"/>
       <c r="B583" s="19">
         <v>6840</v>
       </c>
       <c r="C583" s="19"/>
       <c r="D583" s="12" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-    <row r="584" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A584" s="19"/>
       <c r="B584" s="19">
         <v>6870</v>
       </c>
       <c r="C584" s="19"/>
       <c r="D584" s="12" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-    <row r="585" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A585" s="19"/>
       <c r="B585" s="19">
         <v>6890</v>
       </c>
       <c r="C585" s="19"/>
       <c r="D585" s="12" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-    <row r="586" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A586" s="19"/>
       <c r="B586" s="19">
         <v>6910</v>
       </c>
       <c r="C586" s="19"/>
       <c r="D586" s="12" t="s">
-        <v>929</v>
-[...2 lines deleted...]
-    <row r="587" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A587" s="19"/>
       <c r="B587" s="19">
         <v>6914</v>
       </c>
       <c r="C587" s="19"/>
       <c r="D587" s="12" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-    <row r="588" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A588" s="19"/>
       <c r="B588" s="19">
         <v>6915</v>
       </c>
       <c r="C588" s="19"/>
       <c r="D588" s="12" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-    <row r="589" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A589" s="19"/>
       <c r="B589" s="19">
         <v>6916</v>
       </c>
       <c r="C589" s="19"/>
       <c r="D589" s="12" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-    <row r="590" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A590" s="19"/>
       <c r="B590" s="19">
         <v>6917</v>
       </c>
       <c r="C590" s="19"/>
       <c r="D590" s="12" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-    <row r="591" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A591" s="19"/>
       <c r="B591" s="19">
         <v>6918</v>
       </c>
       <c r="C591" s="19"/>
       <c r="D591" s="12" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-    <row r="592" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A592" s="19"/>
       <c r="B592" s="19">
         <v>6919</v>
       </c>
       <c r="C592" s="19"/>
       <c r="D592" s="12" t="s">
-        <v>935</v>
-[...2 lines deleted...]
-    <row r="593" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A593" s="19"/>
       <c r="B593" s="19">
         <v>6920</v>
       </c>
       <c r="C593" s="19"/>
       <c r="D593" s="12" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-    <row r="594" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A594" s="19"/>
       <c r="B594" s="19">
         <v>6921</v>
       </c>
       <c r="C594" s="19"/>
       <c r="D594" s="12" t="s">
-        <v>937</v>
-[...2 lines deleted...]
-    <row r="595" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A595" s="19"/>
       <c r="B595" s="19">
         <v>6922</v>
       </c>
       <c r="C595" s="19"/>
       <c r="D595" s="12" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-    <row r="596" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A596" s="19"/>
       <c r="B596" s="19">
         <v>6923</v>
       </c>
       <c r="C596" s="19"/>
       <c r="D596" s="12" t="s">
-        <v>939</v>
-[...2 lines deleted...]
-    <row r="597" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A597" s="19"/>
       <c r="B597" s="19">
         <v>6924</v>
       </c>
       <c r="C597" s="19"/>
       <c r="D597" s="12" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-    <row r="598" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A598" s="17"/>
       <c r="B598" s="17">
         <v>6930</v>
       </c>
       <c r="C598" s="17" t="s">
-        <v>941</v>
+        <v>912</v>
       </c>
       <c r="D598" s="28" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-    <row r="599" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B599" s="8">
         <v>6931</v>
       </c>
       <c r="C599" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D599" s="21" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-    <row r="600" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A600" s="19"/>
       <c r="B600" s="19">
         <v>6935</v>
       </c>
       <c r="C600" s="19"/>
       <c r="D600" s="12" t="s">
-        <v>943</v>
-[...2 lines deleted...]
-    <row r="601" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A601" s="19"/>
       <c r="B601" s="19">
         <v>6940</v>
       </c>
       <c r="C601" s="19"/>
       <c r="D601" s="12" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-    <row r="602" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A602" s="17"/>
       <c r="B602" s="17">
         <v>6950</v>
       </c>
       <c r="C602" s="17" t="s">
-        <v>945</v>
+        <v>916</v>
       </c>
       <c r="D602" s="28" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-    <row r="603" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B603" s="8">
         <v>6951</v>
       </c>
       <c r="C603" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D603" s="21" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-    <row r="604" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A604" s="19"/>
       <c r="B604" s="19">
         <v>6955</v>
       </c>
       <c r="C604" s="19"/>
       <c r="D604" s="12" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-    <row r="605" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A605" s="19"/>
       <c r="B605" s="19">
         <v>6956</v>
       </c>
       <c r="C605" s="19"/>
       <c r="D605" s="12" t="s">
-        <v>948</v>
-[...2 lines deleted...]
-    <row r="606" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A606" s="19"/>
       <c r="B606" s="19">
         <v>6960</v>
       </c>
       <c r="C606" s="19"/>
       <c r="D606" s="12" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-    <row r="607" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A607" s="17"/>
       <c r="B607" s="17">
         <v>6970</v>
       </c>
       <c r="C607" s="17" t="s">
-        <v>950</v>
+        <v>921</v>
       </c>
       <c r="D607" s="28" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-    <row r="608" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A608" s="17"/>
       <c r="B608" s="17">
         <v>6971</v>
       </c>
       <c r="C608" s="17" t="s">
-        <v>951</v>
+        <v>922</v>
       </c>
       <c r="D608" s="28" t="s">
-        <v>952</v>
-[...2 lines deleted...]
-    <row r="609" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B609" s="8">
         <v>6972</v>
       </c>
       <c r="C609" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D609" s="21" t="s">
-        <v>953</v>
-[...2 lines deleted...]
-    <row r="610" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B610" s="8">
         <v>6980</v>
       </c>
       <c r="C610" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D610" s="21" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-    <row r="611" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A611" s="19"/>
       <c r="B611" s="19">
         <v>6985</v>
       </c>
       <c r="C611" s="19"/>
       <c r="D611" s="12" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-    <row r="612" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A612" s="17"/>
       <c r="B612" s="17">
         <v>6990</v>
       </c>
       <c r="C612" s="17" t="s">
-        <v>955</v>
+        <v>926</v>
       </c>
       <c r="D612" s="28" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-    <row r="613" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B613" s="8">
         <v>7000</v>
       </c>
       <c r="C613" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D613" s="21" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-    <row r="614" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A614" s="19"/>
       <c r="B614" s="19">
         <v>7010</v>
       </c>
       <c r="C614" s="19"/>
       <c r="D614" s="12" t="s">
-        <v>957</v>
-[...2 lines deleted...]
-    <row r="615" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A615" s="17"/>
       <c r="B615" s="17">
         <v>7030</v>
       </c>
       <c r="C615" s="17" t="s">
-        <v>958</v>
+        <v>929</v>
       </c>
       <c r="D615" s="28" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-    <row r="616" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B616" s="8">
         <v>7031</v>
       </c>
       <c r="C616" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D616" s="21" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-    <row r="617" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A617" s="19"/>
       <c r="B617" s="19">
         <v>7040</v>
       </c>
       <c r="C617" s="19"/>
       <c r="D617" s="12" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-    <row r="618" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A618" s="17"/>
       <c r="B618" s="17">
         <v>7050</v>
       </c>
       <c r="C618" s="17" t="s">
-        <v>960</v>
+        <v>931</v>
       </c>
       <c r="D618" s="28" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-    <row r="619" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A619" s="17"/>
       <c r="B619" s="17">
         <v>7051</v>
       </c>
       <c r="C619" s="17" t="s">
-        <v>961</v>
+        <v>932</v>
       </c>
       <c r="D619" s="28" t="s">
-        <v>953</v>
-[...2 lines deleted...]
-    <row r="620" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B620" s="8">
         <v>7052</v>
       </c>
       <c r="C620" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D620" s="21" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-    <row r="621" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B621" s="8">
         <v>7053</v>
       </c>
       <c r="C621" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D621" s="21" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-    <row r="622" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A622" s="19"/>
       <c r="B622" s="19">
         <v>7055</v>
       </c>
       <c r="C622" s="19"/>
       <c r="D622" s="12" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-    <row r="623" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A623" s="17"/>
       <c r="B623" s="17">
         <v>7060</v>
       </c>
       <c r="C623" s="17" t="s">
-        <v>964</v>
+        <v>935</v>
       </c>
       <c r="D623" s="28" t="s">
-        <v>963</v>
-[...2 lines deleted...]
-    <row r="624" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B624" s="8">
         <v>7061</v>
       </c>
       <c r="C624" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D624" s="21" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-    <row r="625" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A625" s="19"/>
       <c r="B625" s="19">
         <v>7065</v>
       </c>
       <c r="C625" s="19"/>
       <c r="D625" s="12" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-    <row r="626" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A626" s="17"/>
       <c r="B626" s="17">
         <v>7070</v>
       </c>
       <c r="C626" s="17" t="s">
-        <v>966</v>
+        <v>937</v>
       </c>
       <c r="D626" s="28" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-    <row r="627" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B627" s="8">
         <v>7080</v>
       </c>
       <c r="C627" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D627" s="21" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-    <row r="628" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A628" s="19"/>
       <c r="B628" s="19">
         <v>7110</v>
       </c>
       <c r="C628" s="19"/>
       <c r="D628" s="12" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-    <row r="629" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A629" s="19"/>
       <c r="B629" s="19">
         <v>7120</v>
       </c>
       <c r="C629" s="19"/>
       <c r="D629" s="12" t="s">
-        <v>969</v>
-[...2 lines deleted...]
-    <row r="630" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A630" s="19"/>
       <c r="B630" s="19">
         <v>7125</v>
       </c>
       <c r="C630" s="19"/>
       <c r="D630" s="12" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-    <row r="631" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A631" s="19"/>
       <c r="B631" s="19">
         <v>7126</v>
       </c>
       <c r="C631" s="19"/>
       <c r="D631" s="12" t="s">
-        <v>971</v>
-[...2 lines deleted...]
-    <row r="632" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A632" s="17"/>
       <c r="B632" s="17">
         <v>7130</v>
       </c>
       <c r="C632" s="17" t="s">
-        <v>972</v>
+        <v>943</v>
       </c>
       <c r="D632" s="28" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-    <row r="633" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B633" s="8">
         <v>7141</v>
       </c>
       <c r="C633" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D633" s="21" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-    <row r="634" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A634" s="19"/>
       <c r="B634" s="19">
         <v>7145</v>
       </c>
       <c r="C634" s="19"/>
       <c r="D634" s="12" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-    <row r="635" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A635" s="17"/>
       <c r="B635" s="17">
         <v>7150</v>
       </c>
       <c r="C635" s="17" t="s">
-        <v>974</v>
+        <v>945</v>
       </c>
       <c r="D635" s="28" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-    <row r="636" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B636" s="8">
         <v>7151</v>
       </c>
       <c r="C636" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D636" s="21" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-    <row r="637" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A637" s="19"/>
       <c r="B637" s="19">
         <v>7155</v>
       </c>
       <c r="C637" s="19"/>
       <c r="D637" s="12" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-    <row r="638" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A638" s="17"/>
       <c r="B638" s="17">
         <v>7160</v>
       </c>
       <c r="C638" s="17" t="s">
-        <v>976</v>
+        <v>947</v>
       </c>
       <c r="D638" s="28" t="s">
-        <v>975</v>
-[...2 lines deleted...]
-    <row r="639" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B639" s="8">
         <v>7161</v>
       </c>
       <c r="C639" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D639" s="21" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-    <row r="640" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A640" s="19"/>
       <c r="B640" s="19">
         <v>7165</v>
       </c>
       <c r="C640" s="19"/>
       <c r="D640" s="12" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-    <row r="641" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A641" s="17"/>
       <c r="B641" s="17">
         <v>7170</v>
       </c>
       <c r="C641" s="17" t="s">
-        <v>978</v>
+        <v>949</v>
       </c>
       <c r="D641" s="28" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-    <row r="642" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B642" s="8">
         <v>7171</v>
       </c>
       <c r="C642" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D642" s="21" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-    <row r="643" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A643" s="19"/>
       <c r="B643" s="19">
         <v>7175</v>
       </c>
       <c r="C643" s="19"/>
       <c r="D643" s="12" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-    <row r="644" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A644" s="17"/>
       <c r="B644" s="17">
         <v>7180</v>
       </c>
       <c r="C644" s="17" t="s">
-        <v>980</v>
+        <v>951</v>
       </c>
       <c r="D644" s="28" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-    <row r="645" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B645" s="8">
         <v>7181</v>
       </c>
       <c r="C645" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D645" s="21" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-    <row r="646" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A646" s="19"/>
       <c r="B646" s="19">
         <v>7185</v>
       </c>
       <c r="C646" s="19"/>
       <c r="D646" s="12" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-    <row r="647" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A647" s="17"/>
       <c r="B647" s="17">
         <v>7190</v>
       </c>
       <c r="C647" s="17" t="s">
-        <v>982</v>
+        <v>953</v>
       </c>
       <c r="D647" s="28" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-    <row r="648" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B648" s="8">
         <v>7191</v>
       </c>
       <c r="C648" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D648" s="21" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-    <row r="649" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A649" s="19"/>
       <c r="B649" s="19">
         <v>7195</v>
       </c>
       <c r="C649" s="19"/>
       <c r="D649" s="12" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-    <row r="650" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A650" s="19"/>
       <c r="B650" s="19">
         <v>7210</v>
       </c>
       <c r="C650" s="19"/>
       <c r="D650" s="12" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-    <row r="651" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A651" s="19"/>
       <c r="B651" s="19">
         <v>7230</v>
       </c>
       <c r="C651" s="19"/>
       <c r="D651" s="12" t="s">
-        <v>986</v>
-[...2 lines deleted...]
-    <row r="652" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A652" s="19"/>
       <c r="B652" s="19">
         <v>7240</v>
       </c>
       <c r="C652" s="19"/>
       <c r="D652" s="12" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-    <row r="653" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A653" s="19"/>
       <c r="B653" s="19">
         <v>7250</v>
       </c>
       <c r="C653" s="19"/>
       <c r="D653" s="12" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-    <row r="654" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A654" s="17"/>
       <c r="B654" s="17">
         <v>7260</v>
       </c>
       <c r="C654" s="17" t="s">
-        <v>989</v>
+        <v>1198</v>
       </c>
       <c r="D654" s="28" t="s">
-        <v>983</v>
-[...2 lines deleted...]
-    <row r="655" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B655" s="8">
         <v>7261</v>
       </c>
       <c r="C655" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D655" s="21" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-    <row r="656" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A656" s="19"/>
       <c r="B656" s="19">
         <v>7265</v>
       </c>
       <c r="C656" s="19"/>
       <c r="D656" s="12" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-    <row r="657" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A657" s="17"/>
       <c r="B657" s="17">
         <v>7270</v>
       </c>
       <c r="C657" s="17" t="s">
-        <v>991</v>
+        <v>961</v>
       </c>
       <c r="D657" s="28" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-    <row r="658" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A658" s="17"/>
       <c r="B658" s="17">
         <v>7271</v>
       </c>
       <c r="C658" s="17" t="s">
-        <v>992</v>
+        <v>962</v>
       </c>
       <c r="D658" s="28" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-    <row r="659" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B659" s="8">
         <v>7280</v>
       </c>
       <c r="C659" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D659" s="21" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-    <row r="660" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B660" s="8">
         <v>7281</v>
       </c>
       <c r="C660" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D660" s="21" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-    <row r="661" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A661" s="19"/>
       <c r="B661" s="19">
         <v>7285</v>
       </c>
       <c r="C661" s="19"/>
       <c r="D661" s="12" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-    <row r="662" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A662" s="17"/>
       <c r="B662" s="17">
         <v>7290</v>
       </c>
       <c r="C662" s="17" t="s">
-        <v>995</v>
+        <v>965</v>
       </c>
       <c r="D662" s="28" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-    <row r="663" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B663" s="8">
         <v>7291</v>
       </c>
       <c r="C663" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D663" s="21" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-    <row r="664" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A664" s="19"/>
       <c r="B664" s="19">
         <v>7295</v>
       </c>
       <c r="C664" s="19"/>
       <c r="D664" s="12" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-    <row r="665" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A665" s="17"/>
       <c r="B665" s="17">
         <v>7300</v>
       </c>
       <c r="C665" s="17" t="s">
-        <v>997</v>
+        <v>967</v>
       </c>
       <c r="D665" s="28" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-    <row r="666" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B666" s="8">
         <v>7301</v>
       </c>
       <c r="C666" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D666" s="21" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-    <row r="667" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A667" s="19"/>
       <c r="B667" s="19">
         <v>7310</v>
       </c>
       <c r="C667" s="19"/>
       <c r="D667" s="12" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-    <row r="668" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A668" s="19"/>
       <c r="B668" s="19">
         <v>7330</v>
       </c>
       <c r="C668" s="19"/>
       <c r="D668" s="12" t="s">
-        <v>1000</v>
-[...2 lines deleted...]
-    <row r="669" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A669" s="19"/>
       <c r="B669" s="19">
         <v>7345</v>
       </c>
       <c r="C669" s="19"/>
       <c r="D669" s="12" t="s">
-        <v>1001</v>
-[...2 lines deleted...]
-    <row r="670" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A670" s="19"/>
       <c r="B670" s="19">
         <v>7350</v>
       </c>
       <c r="C670" s="19"/>
       <c r="D670" s="12" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-    <row r="671" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A671" s="17"/>
       <c r="B671" s="17">
         <v>7360</v>
       </c>
       <c r="C671" s="17" t="s">
-        <v>1003</v>
+        <v>973</v>
       </c>
       <c r="D671" s="28" t="s">
-        <v>998</v>
-[...2 lines deleted...]
-    <row r="672" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B672" s="8">
         <v>7401</v>
       </c>
       <c r="C672" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D672" s="21" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-    <row r="673" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A673" s="19"/>
       <c r="B673" s="19">
         <v>7410</v>
       </c>
       <c r="C673" s="19"/>
       <c r="D673" s="12" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-    <row r="674" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A674" s="17"/>
       <c r="B674" s="17">
         <v>7420</v>
       </c>
       <c r="C674" s="17" t="s">
-        <v>1005</v>
+        <v>975</v>
       </c>
       <c r="D674" s="28" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-    <row r="675" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B675" s="8">
         <v>7421</v>
       </c>
       <c r="C675" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D675" s="21" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-    <row r="676" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A676" s="19"/>
       <c r="B676" s="19">
         <v>7440</v>
       </c>
       <c r="C676" s="19"/>
       <c r="D676" s="12" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-    <row r="677" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A677" s="17"/>
       <c r="B677" s="17">
         <v>7450</v>
       </c>
       <c r="C677" s="17" t="s">
-        <v>1007</v>
+        <v>977</v>
       </c>
       <c r="D677" s="28" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-    <row r="678" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B678" s="8">
         <v>7451</v>
       </c>
       <c r="C678" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D678" s="21" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-    <row r="679" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A679" s="19"/>
       <c r="B679" s="19">
         <v>7455</v>
       </c>
       <c r="C679" s="19"/>
       <c r="D679" s="12" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-    <row r="680" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A680" s="19"/>
       <c r="B680" s="19">
         <v>7456</v>
       </c>
       <c r="C680" s="19"/>
       <c r="D680" s="12" t="s">
-        <v>1009</v>
-[...2 lines deleted...]
-    <row r="681" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A681" s="17"/>
       <c r="B681" s="17">
         <v>7460</v>
       </c>
       <c r="C681" s="17" t="s">
-        <v>1010</v>
+        <v>980</v>
       </c>
       <c r="D681" s="28" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-    <row r="682" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B682" s="8">
         <v>7461</v>
       </c>
       <c r="C682" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D682" s="21" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-    <row r="683" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A683" s="19"/>
       <c r="B683" s="19">
         <v>7465</v>
       </c>
       <c r="C683" s="19"/>
       <c r="D683" s="12" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-    <row r="684" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A684" s="17"/>
       <c r="B684" s="17">
         <v>7470</v>
       </c>
       <c r="C684" s="17" t="s">
-        <v>1012</v>
+        <v>982</v>
       </c>
       <c r="D684" s="28" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-    <row r="685" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B685" s="8">
         <v>7501</v>
       </c>
       <c r="C685" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D685" s="21" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-    <row r="686" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A686" s="19"/>
       <c r="B686" s="19">
         <v>7510</v>
       </c>
       <c r="C686" s="19"/>
       <c r="D686" s="12" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-    <row r="687" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A687" s="17"/>
       <c r="B687" s="17">
         <v>7530</v>
       </c>
       <c r="C687" s="17" t="s">
-        <v>1014</v>
+        <v>984</v>
       </c>
       <c r="D687" s="28" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-    <row r="688" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B688" s="8">
         <v>7531</v>
       </c>
       <c r="C688" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D688" s="21" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-    <row r="689" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A689" s="19"/>
       <c r="B689" s="19">
         <v>7535</v>
       </c>
       <c r="C689" s="19"/>
       <c r="D689" s="12" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-    <row r="690" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A690" s="17"/>
       <c r="B690" s="17">
         <v>7540</v>
       </c>
       <c r="C690" s="17" t="s">
-        <v>1016</v>
+        <v>986</v>
       </c>
       <c r="D690" s="28" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-    <row r="691" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B691" s="8">
         <v>7581</v>
       </c>
       <c r="C691" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D691" s="21" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-    <row r="692" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A692" s="19"/>
       <c r="B692" s="19">
         <v>7590</v>
       </c>
       <c r="C692" s="19"/>
       <c r="D692" s="12" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-    <row r="693" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A693" s="19"/>
       <c r="B693" s="19">
         <v>7610</v>
       </c>
       <c r="C693" s="19"/>
       <c r="D693" s="12" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-    <row r="694" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A694" s="19"/>
       <c r="B694" s="19">
         <v>7680</v>
       </c>
       <c r="C694" s="19"/>
       <c r="D694" s="12" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-    <row r="695" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A695" s="19"/>
       <c r="B695" s="19">
         <v>7700</v>
       </c>
       <c r="C695" s="19"/>
       <c r="D695" s="12" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-    <row r="696" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A696" s="19"/>
       <c r="B696" s="19">
         <v>7720</v>
       </c>
       <c r="C696" s="19"/>
       <c r="D696" s="12" t="s">
-        <v>1022</v>
-[...2 lines deleted...]
-    <row r="697" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A697" s="19"/>
       <c r="B697" s="19">
         <v>7740</v>
       </c>
       <c r="C697" s="19"/>
       <c r="D697" s="12" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-    <row r="698" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A698" s="19"/>
       <c r="B698" s="19">
         <v>7760</v>
       </c>
       <c r="C698" s="19"/>
       <c r="D698" s="12" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-    <row r="699" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A699" s="19"/>
       <c r="B699" s="19">
         <v>7780</v>
       </c>
       <c r="C699" s="19"/>
       <c r="D699" s="12" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-    <row r="700" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A700" s="19"/>
       <c r="B700" s="19">
         <v>7800</v>
       </c>
       <c r="C700" s="19"/>
       <c r="D700" s="12" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-    <row r="701" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A701" s="19"/>
       <c r="B701" s="19">
         <v>7810</v>
       </c>
       <c r="C701" s="19"/>
       <c r="D701" s="12" t="s">
-        <v>1024</v>
-[...2 lines deleted...]
-    <row r="702" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A702" s="19"/>
       <c r="B702" s="19">
         <v>7820</v>
       </c>
       <c r="C702" s="19"/>
       <c r="D702" s="12" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-    <row r="703" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A703" s="19"/>
       <c r="B703" s="19">
         <v>7830</v>
       </c>
       <c r="C703" s="19"/>
       <c r="D703" s="12" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-    <row r="704" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A704" s="19"/>
       <c r="B704" s="19">
         <v>7840</v>
       </c>
       <c r="C704" s="19"/>
       <c r="D704" s="12" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-    <row r="705" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A705" s="19"/>
       <c r="B705" s="19">
         <v>7860</v>
       </c>
       <c r="C705" s="19"/>
       <c r="D705" s="12" t="s">
-        <v>1027</v>
-[...2 lines deleted...]
-    <row r="706" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A706" s="19"/>
       <c r="B706" s="19">
         <v>7880</v>
       </c>
       <c r="C706" s="19"/>
       <c r="D706" s="12" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-    <row r="707" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A707" s="19"/>
       <c r="B707" s="19">
         <v>7900</v>
       </c>
       <c r="C707" s="19"/>
       <c r="D707" s="12" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-    <row r="708" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A708" s="19"/>
       <c r="B708" s="19">
         <v>7920</v>
       </c>
       <c r="C708" s="19"/>
       <c r="D708" s="12" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-    <row r="709" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A709" s="19"/>
       <c r="B709" s="19">
         <v>7940</v>
       </c>
       <c r="C709" s="19"/>
       <c r="D709" s="12" t="s">
-        <v>1031</v>
-[...2 lines deleted...]
-    <row r="710" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A710" s="19"/>
       <c r="B710" s="19">
         <v>7960</v>
       </c>
       <c r="C710" s="19"/>
       <c r="D710" s="12" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-    <row r="711" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A711" s="19"/>
       <c r="B711" s="19">
         <v>7980</v>
       </c>
       <c r="C711" s="19"/>
       <c r="D711" s="12" t="s">
-        <v>1033</v>
-[...2 lines deleted...]
-    <row r="712" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A712" s="19"/>
       <c r="B712" s="19">
         <v>8000</v>
       </c>
       <c r="C712" s="19"/>
       <c r="D712" s="12" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-    <row r="713" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A713" s="19"/>
       <c r="B713" s="19">
         <v>8010</v>
       </c>
       <c r="C713" s="19"/>
       <c r="D713" s="12" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-    <row r="714" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A714" s="19"/>
       <c r="B714" s="19">
         <v>8030</v>
       </c>
       <c r="C714" s="19"/>
       <c r="D714" s="12" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-    <row r="715" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A715" s="19"/>
       <c r="B715" s="19">
         <v>8035</v>
       </c>
       <c r="C715" s="19"/>
       <c r="D715" s="12" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-    <row r="716" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A716" s="19"/>
       <c r="B716" s="19">
         <v>8040</v>
       </c>
       <c r="C716" s="19"/>
       <c r="D716" s="12" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-    <row r="717" spans="1:4" s="24" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4" s="24" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A717" s="19"/>
       <c r="B717" s="19">
         <v>8045</v>
       </c>
       <c r="C717" s="19"/>
       <c r="D717" s="12" t="s">
-        <v>1039</v>
-[...2 lines deleted...]
-    <row r="718" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A718" s="17"/>
       <c r="B718" s="17">
         <v>8050</v>
       </c>
       <c r="C718" s="17" t="s">
-        <v>1040</v>
+        <v>1010</v>
       </c>
       <c r="D718" s="28" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-    <row r="719" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B719" s="8">
         <v>8051</v>
       </c>
       <c r="C719" s="8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D719" s="21" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-    <row r="720" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B720" s="63">
         <v>8070</v>
       </c>
       <c r="C720" s="64"/>
       <c r="D720" s="12" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-    <row r="721" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A721" s="17"/>
       <c r="B721" s="17">
         <v>8080</v>
       </c>
       <c r="C721" s="17" t="s">
-        <v>1043</v>
+        <v>1013</v>
       </c>
       <c r="D721" s="28" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-    <row r="722" spans="1:4" s="29" customFormat="1" ht="15.5" x14ac:dyDescent="0.45">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4" s="29" customFormat="1" ht="15.75" x14ac:dyDescent="0.3">
       <c r="A722" s="17"/>
       <c r="B722" s="17">
         <v>9950</v>
       </c>
       <c r="C722" s="17" t="s">
-        <v>1044</v>
+        <v>1014</v>
       </c>
       <c r="D722" s="28" t="s">
-        <v>993</v>
-[...2 lines deleted...]
-    <row r="723" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B723" s="65">
         <v>9999</v>
       </c>
       <c r="C723" s="66" t="s">
-        <v>1045</v>
+        <v>1015</v>
       </c>
       <c r="D723" s="51" t="s">
-        <v>1046</v>
+        <v>1016</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="B1:D723" xr:uid="{D846E52F-ADCA-4181-B03C-1344BE31EDBF}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="21" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A2222D3B-5E67-4542-A058-9F0572CD7BED}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V149"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A46" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B27" sqref="B27"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="8.25" style="102" customWidth="1"/>
     <col min="2" max="2" width="25.5" style="102" customWidth="1"/>
     <col min="3" max="3" width="14.75" style="103" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="17.5" style="103" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="29.08203125" style="102" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="44" style="122" customWidth="1"/>
+    <col min="5" max="5" width="29.125" style="102" customWidth="1"/>
+    <col min="6" max="6" width="29.125" style="123" customWidth="1"/>
+    <col min="7" max="8" width="14.125" style="102" customWidth="1"/>
+    <col min="9" max="9" width="23.125" style="102" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="44" style="121" customWidth="1"/>
     <col min="11" max="15" width="15" style="104" customWidth="1"/>
     <col min="16" max="16" width="3" style="102" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="27.5" style="105" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="3" style="102" hidden="1" customWidth="1"/>
     <col min="19" max="22" width="0" style="102" hidden="1" customWidth="1"/>
-    <col min="23" max="16384" width="14.08203125" style="102" hidden="1"/>
+    <col min="23" max="16384" width="14.125" style="102" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" customFormat="1" ht="29" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:17" customFormat="1" ht="30.75" x14ac:dyDescent="0.3">
       <c r="A1" s="99" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B1" s="100"/>
       <c r="C1" s="100"/>
       <c r="D1" s="100"/>
       <c r="E1" s="100"/>
-      <c r="F1" s="124"/>
+      <c r="F1" s="122"/>
       <c r="G1" s="100"/>
       <c r="H1" s="100"/>
       <c r="I1" s="100"/>
       <c r="J1" s="100"/>
       <c r="K1" s="100"/>
       <c r="L1" s="100"/>
       <c r="M1" s="100"/>
       <c r="N1" s="100"/>
       <c r="O1" s="100"/>
       <c r="Q1" s="101"/>
     </row>
-    <row r="2" spans="1:17" ht="100" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:17" ht="99.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="106" t="s">
-        <v>1230</v>
+        <v>1166</v>
       </c>
       <c r="B2" s="106" t="s">
+        <v>33</v>
+      </c>
+      <c r="C2" s="107" t="s">
+        <v>34</v>
+      </c>
+      <c r="D2" s="107" t="s">
         <v>35</v>
       </c>
-      <c r="C2" s="107" t="s">
+      <c r="E2" s="106" t="s">
         <v>36</v>
       </c>
-      <c r="D2" s="107" t="s">
+      <c r="F2" s="126" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G2" s="106" t="s">
         <v>37</v>
       </c>
-      <c r="E2" s="106" t="s">
+      <c r="H2" s="126" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I2" s="106" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J2" s="106" t="s">
         <v>38</v>
       </c>
-      <c r="F2" s="163" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="106" t="s">
+      <c r="K2" s="108" t="s">
         <v>39</v>
       </c>
-      <c r="H2" s="163" t="s">
-[...5 lines deleted...]
-      <c r="J2" s="106" t="s">
+      <c r="L2" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="K2" s="108" t="s">
+      <c r="M2" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="L2" s="108" t="s">
+      <c r="N2" s="108" t="s">
         <v>42</v>
       </c>
-      <c r="M2" s="108" t="s">
+      <c r="O2" s="108" t="s">
         <v>43</v>
       </c>
-      <c r="N2" s="108" t="s">
+    </row>
+    <row r="3" spans="1:17" ht="27.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="109" t="s">
         <v>44</v>
       </c>
-      <c r="O2" s="108" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="B3" s="110" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="C3" s="111"/>
       <c r="D3" s="111"/>
       <c r="E3" s="112"/>
-      <c r="F3" s="131"/>
+      <c r="F3" s="124"/>
       <c r="G3" s="112"/>
       <c r="H3" s="112"/>
       <c r="I3" s="112"/>
       <c r="J3" s="113"/>
       <c r="K3" s="114"/>
       <c r="L3" s="114"/>
       <c r="M3" s="114"/>
       <c r="N3" s="114"/>
       <c r="O3" s="115"/>
     </row>
-    <row r="4" spans="1:17" ht="87.5" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:17" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A4" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B4" s="67" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C4" s="74">
         <v>0.25</v>
       </c>
       <c r="D4" s="75"/>
       <c r="E4" s="67" t="s">
+        <v>46</v>
+      </c>
+      <c r="F4" s="67" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G4" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="H4" s="67" t="s">
+        <v>1021</v>
+      </c>
+      <c r="I4" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="F4" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G4" s="67" t="s">
+      <c r="J4" s="76" t="s">
         <v>49</v>
       </c>
-      <c r="H4" s="67" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="67" t="s">
+      <c r="K4" s="77" t="s">
         <v>50</v>
       </c>
-      <c r="J4" s="76" t="s">
+      <c r="L4" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="M4" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="N4" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="O4" s="77"/>
+    </row>
+    <row r="5" spans="1:17" ht="138" x14ac:dyDescent="0.3">
+      <c r="A5" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="67" t="s">
         <v>51</v>
-      </c>
-[...19 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C5" s="74">
         <v>0</v>
       </c>
       <c r="D5" s="75"/>
       <c r="E5" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5" s="67" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G5" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="H5" s="67" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I5" s="76" t="s">
+        <v>1170</v>
+      </c>
+      <c r="J5" s="76" t="s">
+        <v>1171</v>
+      </c>
+      <c r="K5" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="M5" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="N5" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="O5" s="77"/>
+    </row>
+    <row r="6" spans="1:17" ht="86.25" x14ac:dyDescent="0.3">
+      <c r="A6" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="67" t="s">
         <v>54</v>
       </c>
-      <c r="F5" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="67" t="s">
+      <c r="C6" s="74" t="s">
         <v>55</v>
-      </c>
-[...31 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D6" s="75"/>
       <c r="E6" s="67" t="s">
+        <v>56</v>
+      </c>
+      <c r="F6" s="67" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G6" s="67" t="s">
+        <v>57</v>
+      </c>
+      <c r="H6" s="67" t="s">
+        <v>1025</v>
+      </c>
+      <c r="I6" s="67" t="s">
         <v>58</v>
       </c>
-      <c r="F6" s="67" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="67" t="s">
+      <c r="J6" s="76" t="s">
         <v>59</v>
       </c>
-      <c r="H6" s="67" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="67" t="s">
+      <c r="K6" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="77"/>
+    </row>
+    <row r="7" spans="1:17" ht="103.5" x14ac:dyDescent="0.3">
+      <c r="A7" s="67" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="67" t="s">
         <v>60</v>
       </c>
-      <c r="J6" s="76" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="C7" s="75" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D7" s="78"/>
       <c r="E7" s="67" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" s="67" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G7" s="67" t="s">
+        <v>62</v>
+      </c>
+      <c r="H7" s="67" t="s">
+        <v>1027</v>
+      </c>
+      <c r="I7" s="67" t="s">
+        <v>58</v>
+      </c>
+      <c r="J7" s="76" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
       <c r="K7" s="77"/>
       <c r="L7" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M7" s="77"/>
       <c r="N7" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O7" s="77"/>
     </row>
-    <row r="8" spans="1:17" ht="105" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:17" ht="103.5" x14ac:dyDescent="0.3">
       <c r="A8" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B8" s="67" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C8" s="74">
         <v>0.25</v>
       </c>
       <c r="D8" s="75"/>
       <c r="E8" s="67" t="s">
+        <v>65</v>
+      </c>
+      <c r="F8" s="67" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G8" s="67" t="s">
+        <v>66</v>
+      </c>
+      <c r="H8" s="67" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I8" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="76" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
       <c r="K8" s="77"/>
       <c r="L8" s="77"/>
       <c r="M8" s="77"/>
       <c r="N8" s="77"/>
       <c r="O8" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:17" ht="52.5" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="51.75" x14ac:dyDescent="0.3">
       <c r="A9" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B9" s="67" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C9" s="74">
         <v>0.25</v>
       </c>
       <c r="D9" s="75"/>
       <c r="E9" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="F9" s="67" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G9" s="67" t="s">
+        <v>70</v>
+      </c>
+      <c r="H9" s="67" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I9" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="J9" s="76" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
       <c r="K9" s="77"/>
       <c r="L9" s="77"/>
       <c r="M9" s="77"/>
       <c r="N9" s="77"/>
       <c r="O9" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:17" ht="105" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="103.5" x14ac:dyDescent="0.3">
       <c r="A10" s="67" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B10" s="67" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C10" s="74">
         <v>0.25</v>
       </c>
       <c r="D10" s="75"/>
       <c r="E10" s="67" t="s">
+        <v>74</v>
+      </c>
+      <c r="F10" s="67" t="s">
+        <v>1032</v>
+      </c>
+      <c r="G10" s="67" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10" s="67" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I10" s="67" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="76" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
       <c r="K10" s="77"/>
       <c r="L10" s="77"/>
       <c r="M10" s="77"/>
       <c r="N10" s="77"/>
       <c r="O10" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:17" ht="175" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="155.25" x14ac:dyDescent="0.3">
       <c r="A11" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B11" s="67" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C11" s="74">
         <v>0.2</v>
       </c>
       <c r="D11" s="75"/>
       <c r="E11" s="67" t="s">
-        <v>1098</v>
+        <v>1034</v>
       </c>
       <c r="F11" s="67" t="s">
-        <v>1099</v>
+        <v>1035</v>
       </c>
       <c r="G11" s="67" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="H11" s="67" t="s">
-        <v>1100</v>
+        <v>1036</v>
       </c>
       <c r="I11" s="67" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="J11" s="76" t="s">
-        <v>1236</v>
+        <v>1172</v>
       </c>
       <c r="K11" s="77"/>
       <c r="L11" s="77"/>
       <c r="M11" s="77"/>
       <c r="N11" s="77"/>
       <c r="O11" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:17" ht="87.5" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A12" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B12" s="67" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="C12" s="74">
         <v>0.05</v>
       </c>
       <c r="D12" s="75"/>
       <c r="E12" s="67" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="F12" s="67" t="s">
-        <v>1101</v>
+        <v>1037</v>
       </c>
       <c r="G12" s="67" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H12" s="67" t="s">
-        <v>1102</v>
+        <v>1038</v>
       </c>
       <c r="I12" s="67" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="J12" s="76" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="K12" s="77"/>
       <c r="L12" s="77"/>
       <c r="M12" s="77"/>
       <c r="N12" s="77"/>
       <c r="O12" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:17" ht="70" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="69" x14ac:dyDescent="0.3">
       <c r="A13" s="79" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B13" s="79" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C13" s="80" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D13" s="80"/>
       <c r="E13" s="79" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="F13" s="79" t="s">
-        <v>1103</v>
+        <v>1039</v>
       </c>
       <c r="G13" s="79" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="H13" s="79" t="s">
-        <v>1104</v>
+        <v>1040</v>
       </c>
       <c r="I13" s="79" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="J13" s="81" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="K13" s="82"/>
       <c r="L13" s="82"/>
       <c r="M13" s="82"/>
       <c r="N13" s="82"/>
       <c r="O13" s="82" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:17" ht="28" customHeight="1" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="27.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="68" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B14" s="69" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="C14" s="70"/>
       <c r="D14" s="70"/>
       <c r="E14" s="71"/>
       <c r="F14" s="71"/>
       <c r="G14" s="71"/>
       <c r="H14" s="71"/>
       <c r="I14" s="71"/>
       <c r="J14" s="72"/>
       <c r="K14" s="70"/>
       <c r="L14" s="70"/>
       <c r="M14" s="70"/>
       <c r="N14" s="70"/>
       <c r="O14" s="83"/>
     </row>
-    <row r="15" spans="1:17" ht="52.5" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:17" ht="51.75" x14ac:dyDescent="0.3">
       <c r="A15" s="84" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B15" s="84" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C15" s="85">
         <v>0</v>
       </c>
       <c r="D15" s="86"/>
       <c r="E15" s="84" t="s">
+        <v>90</v>
+      </c>
+      <c r="F15" s="84" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G15" s="84" t="s">
+        <v>91</v>
+      </c>
+      <c r="H15" s="84" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I15" s="84" t="s">
+        <v>92</v>
+      </c>
+      <c r="J15" s="87" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
       <c r="K15" s="88"/>
       <c r="L15" s="88"/>
       <c r="M15" s="88" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N15" s="88" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O15" s="88"/>
     </row>
-    <row r="16" spans="1:17" ht="105" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:17" ht="103.5" x14ac:dyDescent="0.3">
       <c r="A16" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B16" s="67" t="s">
-        <v>1237</v>
+        <v>1173</v>
       </c>
       <c r="C16" s="74">
         <v>0</v>
       </c>
       <c r="D16" s="75"/>
       <c r="E16" s="67" t="s">
+        <v>94</v>
+      </c>
+      <c r="F16" s="67" t="s">
+        <v>1043</v>
+      </c>
+      <c r="G16" s="67" t="s">
+        <v>95</v>
+      </c>
+      <c r="H16" s="67" t="s">
+        <v>1044</v>
+      </c>
+      <c r="I16" s="67" t="s">
+        <v>96</v>
+      </c>
+      <c r="J16" s="76" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
       <c r="K16" s="77"/>
       <c r="L16" s="77"/>
       <c r="M16" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N16" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O16" s="77"/>
     </row>
-    <row r="17" spans="1:17" ht="70" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:17" ht="69" x14ac:dyDescent="0.3">
       <c r="A17" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B17" s="67" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C17" s="74">
         <v>0</v>
       </c>
       <c r="D17" s="75"/>
       <c r="E17" s="67" t="s">
+        <v>99</v>
+      </c>
+      <c r="F17" s="67" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G17" s="67" t="s">
+        <v>100</v>
+      </c>
+      <c r="H17" s="67" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I17" s="67" t="s">
+        <v>101</v>
+      </c>
+      <c r="J17" s="76" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
       <c r="K17" s="77"/>
       <c r="L17" s="77"/>
       <c r="M17" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N17" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O17" s="77"/>
     </row>
-    <row r="18" spans="1:17" ht="105" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:17" ht="103.5" x14ac:dyDescent="0.3">
       <c r="A18" s="79" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B18" s="79" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C18" s="80" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D18" s="80"/>
       <c r="E18" s="79" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F18" s="79" t="s">
-        <v>1111</v>
+        <v>1047</v>
       </c>
       <c r="G18" s="79" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="H18" s="79" t="s">
-        <v>1112</v>
+        <v>1048</v>
       </c>
       <c r="I18" s="79" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="J18" s="81" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="K18" s="82"/>
       <c r="L18" s="82"/>
       <c r="M18" s="82"/>
       <c r="N18" s="82" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O18" s="82"/>
     </row>
-    <row r="19" spans="1:17" ht="70" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:17" ht="69" x14ac:dyDescent="0.3">
       <c r="A19" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B19" s="67" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C19" s="74">
         <v>0</v>
       </c>
       <c r="D19" s="75"/>
       <c r="E19" s="67" t="s">
+        <v>108</v>
+      </c>
+      <c r="F19" s="67" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G19" s="67" t="s">
+        <v>109</v>
+      </c>
+      <c r="H19" s="67" t="s">
+        <v>1050</v>
+      </c>
+      <c r="I19" s="67" t="s">
+        <v>110</v>
+      </c>
+      <c r="J19" s="76" t="s">
         <v>111</v>
-      </c>
-[...13 lines deleted...]
-        <v>114</v>
       </c>
       <c r="K19" s="77"/>
       <c r="L19" s="77"/>
       <c r="M19" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N19" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O19" s="77"/>
     </row>
-    <row r="20" spans="1:17" ht="28" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:17" ht="27.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="68" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B20" s="69" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C20" s="70"/>
       <c r="D20" s="70"/>
       <c r="E20" s="71"/>
       <c r="F20" s="71"/>
       <c r="G20" s="71"/>
       <c r="H20" s="71"/>
       <c r="I20" s="71"/>
       <c r="J20" s="72"/>
       <c r="K20" s="71"/>
       <c r="L20" s="71"/>
       <c r="M20" s="71"/>
       <c r="N20" s="71"/>
       <c r="O20" s="73"/>
     </row>
-    <row r="21" spans="1:17" ht="70" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:17" ht="69" x14ac:dyDescent="0.3">
       <c r="A21" s="84" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B21" s="84" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C21" s="85">
         <v>0</v>
       </c>
       <c r="D21" s="86"/>
       <c r="E21" s="84" t="s">
+        <v>114</v>
+      </c>
+      <c r="F21" s="84" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G21" s="84" t="s">
+        <v>115</v>
+      </c>
+      <c r="H21" s="84" t="s">
+        <v>1052</v>
+      </c>
+      <c r="I21" s="84" t="s">
+        <v>116</v>
+      </c>
+      <c r="J21" s="87" t="s">
         <v>117</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
       <c r="K21" s="88"/>
       <c r="L21" s="88"/>
       <c r="M21" s="88" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N21" s="88" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O21" s="88"/>
     </row>
-    <row r="22" spans="1:17" ht="52.5" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:17" ht="51.75" x14ac:dyDescent="0.3">
       <c r="A22" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B22" s="67" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C22" s="74">
         <v>0</v>
       </c>
       <c r="D22" s="75"/>
       <c r="E22" s="67" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="F22" s="67" t="s">
-        <v>1117</v>
+        <v>1053</v>
       </c>
       <c r="G22" s="67" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="H22" s="67" t="s">
-        <v>1118</v>
+        <v>1054</v>
       </c>
       <c r="I22" s="67" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="J22" s="76" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="K22" s="77"/>
       <c r="L22" s="77"/>
       <c r="M22" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N22" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O22" s="77"/>
     </row>
-    <row r="23" spans="1:17" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:17" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A23" s="79" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B23" s="79" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C23" s="80" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D23" s="80"/>
       <c r="E23" s="79" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F23" s="79" t="s">
-        <v>1119</v>
+        <v>1055</v>
       </c>
       <c r="G23" s="79" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="H23" s="79" t="s">
-        <v>1120</v>
+        <v>1056</v>
       </c>
       <c r="I23" s="79" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="J23" s="81" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="K23" s="82"/>
       <c r="L23" s="82"/>
       <c r="M23" s="82"/>
       <c r="N23" s="82" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O23" s="82"/>
     </row>
-    <row r="24" spans="1:17" ht="28" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:17" ht="27.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="68" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B24" s="69" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C24" s="89"/>
       <c r="D24" s="89"/>
       <c r="E24" s="90"/>
       <c r="F24" s="90"/>
       <c r="G24" s="90"/>
       <c r="H24" s="90"/>
       <c r="I24" s="90"/>
       <c r="J24" s="91"/>
       <c r="K24" s="90"/>
       <c r="L24" s="90"/>
       <c r="M24" s="90"/>
       <c r="N24" s="90"/>
       <c r="O24" s="92"/>
     </row>
-    <row r="25" spans="1:17" ht="140" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:17" ht="138" x14ac:dyDescent="0.3">
       <c r="A25" s="84" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B25" s="84" t="s">
-        <v>1255</v>
+        <v>1191</v>
       </c>
       <c r="C25" s="86" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D25" s="86"/>
       <c r="E25" s="84" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="F25" s="84" t="s">
-        <v>1121</v>
+        <v>1057</v>
       </c>
       <c r="G25" s="84" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="H25" s="84" t="s">
-        <v>1122</v>
+        <v>1058</v>
       </c>
       <c r="I25" s="84" t="s">
-        <v>1238</v>
+        <v>1174</v>
       </c>
       <c r="J25" s="87" t="s">
-        <v>1239</v>
+        <v>1175</v>
       </c>
       <c r="K25" s="88"/>
       <c r="L25" s="88"/>
       <c r="M25" s="88" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N25" s="88" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O25" s="93" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:17" ht="105" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="103.5" x14ac:dyDescent="0.3">
       <c r="A26" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B26" s="67" t="s">
-        <v>1256</v>
+        <v>1192</v>
       </c>
       <c r="C26" s="75" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D26" s="75"/>
       <c r="E26" s="67" t="s">
-        <v>1123</v>
+        <v>1059</v>
       </c>
       <c r="F26" s="67" t="s">
-        <v>1124</v>
+        <v>1060</v>
       </c>
       <c r="G26" s="67" t="s">
-        <v>1240</v>
+        <v>1176</v>
       </c>
       <c r="H26" s="67" t="s">
-        <v>1125</v>
+        <v>1061</v>
       </c>
       <c r="I26" s="67" t="s">
-        <v>1241</v>
+        <v>1177</v>
       </c>
       <c r="J26" s="76" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="K26" s="77"/>
       <c r="L26" s="77"/>
       <c r="M26" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N26" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O26" s="94" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:17" s="117" customFormat="1" ht="157.5" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="116" customFormat="1" ht="155.25" x14ac:dyDescent="0.3">
       <c r="A27" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B27" s="67" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C27" s="75" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D27" s="75"/>
       <c r="E27" s="67" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="F27" s="67" t="s">
-        <v>1126</v>
+        <v>1062</v>
       </c>
       <c r="G27" s="67" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="H27" s="67" t="s">
-        <v>1127</v>
+        <v>1063</v>
       </c>
       <c r="I27" s="67" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="J27" s="76" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="K27" s="77"/>
       <c r="L27" s="77"/>
       <c r="M27" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N27" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O27" s="94" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-    <row r="28" spans="1:17" s="117" customFormat="1" ht="105" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+      <c r="Q27" s="117"/>
+    </row>
+    <row r="28" spans="1:17" s="116" customFormat="1" ht="103.5" x14ac:dyDescent="0.3">
       <c r="A28" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B28" s="67" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C28" s="74">
         <v>0.25</v>
       </c>
       <c r="D28" s="75"/>
       <c r="E28" s="67" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F28" s="67" t="s">
-        <v>1128</v>
+        <v>1064</v>
       </c>
       <c r="G28" s="67" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="H28" s="67" t="s">
-        <v>1129</v>
+        <v>1065</v>
       </c>
       <c r="I28" s="67" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="J28" s="76" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="K28" s="77"/>
       <c r="L28" s="77"/>
       <c r="M28" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N28" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O28" s="94"/>
-      <c r="Q28" s="118"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:17" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="Q28" s="117"/>
+    </row>
+    <row r="29" spans="1:17" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A29" s="67" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B29" s="67" t="s">
-        <v>1233</v>
+        <v>1169</v>
       </c>
       <c r="C29" s="74">
         <v>0.25</v>
       </c>
       <c r="D29" s="75"/>
       <c r="E29" s="67" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="F29" s="67" t="s">
-        <v>1130</v>
+        <v>1066</v>
       </c>
       <c r="G29" s="67" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="H29" s="67" t="s">
-        <v>1131</v>
+        <v>1067</v>
       </c>
       <c r="I29" s="67" t="s">
-        <v>1242</v>
+        <v>1178</v>
       </c>
       <c r="J29" s="76" t="s">
-        <v>1243</v>
+        <v>1179</v>
       </c>
       <c r="K29" s="77"/>
       <c r="L29" s="77"/>
       <c r="M29" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N29" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O29" s="94" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-    <row r="30" spans="1:17" ht="25" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+      <c r="Q29" s="117"/>
+    </row>
+    <row r="30" spans="1:17" ht="25.5" x14ac:dyDescent="0.3">
       <c r="A30" s="68" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B30" s="69" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="C30" s="70"/>
       <c r="D30" s="70"/>
       <c r="E30" s="71"/>
       <c r="F30" s="71"/>
       <c r="G30" s="71"/>
       <c r="H30" s="71"/>
       <c r="I30" s="71"/>
       <c r="J30" s="72"/>
       <c r="K30" s="71"/>
       <c r="L30" s="71"/>
       <c r="M30" s="71"/>
       <c r="N30" s="71"/>
       <c r="O30" s="73"/>
     </row>
-    <row r="31" spans="1:17" ht="140" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:17" ht="138" x14ac:dyDescent="0.3">
       <c r="A31" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B31" s="67" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C31" s="74">
         <v>0.25</v>
       </c>
       <c r="D31" s="74">
         <v>1</v>
       </c>
       <c r="E31" s="67" t="s">
+        <v>140</v>
+      </c>
+      <c r="F31" s="67" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G31" s="67" t="s">
+        <v>141</v>
+      </c>
+      <c r="H31" s="67" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I31" s="67" t="s">
+        <v>142</v>
+      </c>
+      <c r="J31" s="76" t="s">
+        <v>143</v>
+      </c>
+      <c r="K31" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="L31" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="M31" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="O31" s="77"/>
+    </row>
+    <row r="32" spans="1:17" ht="172.5" x14ac:dyDescent="0.3">
+      <c r="A32" s="67" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" s="67" t="s">
         <v>144</v>
-      </c>
-[...34 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C32" s="74">
         <v>0.25</v>
       </c>
       <c r="D32" s="75" t="s">
+        <v>145</v>
+      </c>
+      <c r="E32" s="67" t="s">
+        <v>146</v>
+      </c>
+      <c r="F32" s="67" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G32" s="67" t="s">
+        <v>147</v>
+      </c>
+      <c r="H32" s="67" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I32" s="67" t="s">
+        <v>142</v>
+      </c>
+      <c r="J32" s="76" t="s">
+        <v>148</v>
+      </c>
+      <c r="K32" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="L32" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="M32" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="N32" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="O32" s="77"/>
+    </row>
+    <row r="33" spans="1:15" ht="138" x14ac:dyDescent="0.3">
+      <c r="A33" s="67" t="s">
+        <v>138</v>
+      </c>
+      <c r="B33" s="67" t="s">
         <v>149</v>
       </c>
-      <c r="E32" s="67" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="C33" s="75" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D33" s="74">
         <v>0</v>
       </c>
       <c r="E33" s="67" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="F33" s="67" t="s">
-        <v>1136</v>
+        <v>1072</v>
       </c>
       <c r="G33" s="67" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="H33" s="67" t="s">
-        <v>1137</v>
+        <v>1073</v>
       </c>
       <c r="I33" s="67" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="J33" s="76" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="K33" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L33" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M33" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N33" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O33" s="77"/>
     </row>
-    <row r="34" spans="1:15" ht="70" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:15" ht="69" x14ac:dyDescent="0.3">
       <c r="A34" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B34" s="67" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C34" s="74">
         <v>0.25</v>
       </c>
       <c r="D34" s="75" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E34" s="67" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="F34" s="67" t="s">
-        <v>1138</v>
+        <v>1074</v>
       </c>
       <c r="G34" s="67" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="H34" s="67" t="s">
-        <v>1139</v>
+        <v>1075</v>
       </c>
       <c r="I34" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J34" s="76" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="K34" s="77"/>
       <c r="L34" s="77"/>
       <c r="M34" s="77"/>
       <c r="N34" s="77"/>
       <c r="O34" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A35" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B35" s="67" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C35" s="74">
         <v>0.25</v>
       </c>
       <c r="D35" s="74">
         <v>0.5</v>
       </c>
       <c r="E35" s="67" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="F35" s="67" t="s">
-        <v>1140</v>
+        <v>1076</v>
       </c>
       <c r="G35" s="67" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="H35" s="67" t="s">
-        <v>1141</v>
+        <v>1077</v>
       </c>
       <c r="I35" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J35" s="76" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="K35" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L35" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M35" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N35" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O35" s="77"/>
     </row>
-    <row r="36" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:15" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A36" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B36" s="67" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C36" s="74">
         <v>0.25</v>
       </c>
       <c r="D36" s="74">
         <v>0.5</v>
       </c>
       <c r="E36" s="67" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="F36" s="67" t="s">
-        <v>1142</v>
+        <v>1078</v>
       </c>
       <c r="G36" s="67" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="H36" s="67" t="s">
-        <v>1143</v>
+        <v>1079</v>
       </c>
       <c r="I36" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J36" s="76" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="K36" s="77"/>
       <c r="L36" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M36" s="77"/>
       <c r="N36" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O36" s="77"/>
     </row>
-    <row r="37" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:15" ht="69" x14ac:dyDescent="0.3">
       <c r="A37" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B37" s="67" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="C37" s="74">
         <v>0.25</v>
       </c>
       <c r="D37" s="95">
         <v>0.33300000000000002</v>
       </c>
       <c r="E37" s="67" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="F37" s="67" t="s">
-        <v>1144</v>
+        <v>1080</v>
       </c>
       <c r="G37" s="67" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="H37" s="67" t="s">
-        <v>1145</v>
+        <v>1081</v>
       </c>
       <c r="I37" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J37" s="76" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="K37" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L37" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M37" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N37" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O37" s="77"/>
     </row>
-    <row r="38" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:15" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A38" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B38" s="67" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="C38" s="74">
         <v>0.25</v>
       </c>
       <c r="D38" s="74">
         <v>0.25</v>
       </c>
       <c r="E38" s="67" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="F38" s="67" t="s">
-        <v>1146</v>
+        <v>1082</v>
       </c>
       <c r="G38" s="67" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="H38" s="67" t="s">
-        <v>1147</v>
+        <v>1083</v>
       </c>
       <c r="I38" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J38" s="76" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="K38" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L38" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M38" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N38" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O38" s="77"/>
     </row>
-    <row r="39" spans="1:15" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:15" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A39" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B39" s="67" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="C39" s="74">
         <v>0.25</v>
       </c>
       <c r="D39" s="74">
         <v>0.25</v>
       </c>
       <c r="E39" s="67" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="F39" s="67" t="s">
-        <v>1148</v>
+        <v>1084</v>
       </c>
       <c r="G39" s="67" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="H39" s="67" t="s">
-        <v>1149</v>
+        <v>1085</v>
       </c>
       <c r="I39" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J39" s="76" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="K39" s="77"/>
       <c r="L39" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M39" s="77"/>
       <c r="N39" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O39" s="77"/>
     </row>
-    <row r="40" spans="1:15" ht="157.5" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:15" ht="155.25" x14ac:dyDescent="0.3">
       <c r="A40" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B40" s="67" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="C40" s="74">
         <v>0.25</v>
       </c>
       <c r="D40" s="75" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E40" s="67" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="F40" s="67" t="s">
-        <v>1150</v>
+        <v>1086</v>
       </c>
       <c r="G40" s="67" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="H40" s="67" t="s">
-        <v>1151</v>
+        <v>1087</v>
       </c>
       <c r="I40" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J40" s="76" t="s">
-        <v>193</v>
+        <v>182</v>
       </c>
       <c r="K40" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L40" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M40" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N40" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O40" s="77"/>
     </row>
-    <row r="41" spans="1:15" ht="210" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:15" ht="207" x14ac:dyDescent="0.3">
       <c r="A41" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B41" s="67" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="C41" s="74">
         <v>0.25</v>
       </c>
       <c r="D41" s="75" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E41" s="67" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="F41" s="67" t="s">
-        <v>1150</v>
+        <v>1086</v>
       </c>
       <c r="G41" s="67" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="H41" s="67" t="s">
-        <v>1152</v>
+        <v>1088</v>
       </c>
       <c r="I41" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J41" s="76" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="K41" s="77"/>
       <c r="L41" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M41" s="77"/>
       <c r="N41" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O41" s="77"/>
     </row>
-    <row r="42" spans="1:15" ht="192.5" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:15" ht="189.75" x14ac:dyDescent="0.3">
       <c r="A42" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B42" s="67" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="C42" s="74">
         <v>0.25</v>
       </c>
       <c r="D42" s="75" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="E42" s="67" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="F42" s="67" t="s">
-        <v>1153</v>
+        <v>1089</v>
       </c>
       <c r="G42" s="67" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="H42" s="67" t="s">
-        <v>1154</v>
+        <v>1090</v>
       </c>
       <c r="I42" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J42" s="76" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="K42" s="77"/>
       <c r="L42" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M42" s="77"/>
       <c r="N42" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O42" s="77"/>
     </row>
-    <row r="43" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:15" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A43" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B43" s="67" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="C43" s="74">
         <v>0.25</v>
       </c>
       <c r="D43" s="75" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="E43" s="67" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="F43" s="67" t="s">
-        <v>1155</v>
+        <v>1091</v>
       </c>
       <c r="G43" s="67" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="H43" s="67" t="s">
-        <v>1156</v>
+        <v>1092</v>
       </c>
       <c r="I43" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J43" s="76" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="K43" s="77"/>
       <c r="L43" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M43" s="77"/>
       <c r="N43" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O43" s="77"/>
     </row>
-    <row r="44" spans="1:15" ht="140" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:15" ht="138" x14ac:dyDescent="0.3">
       <c r="A44" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B44" s="67" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="C44" s="74">
         <v>0.25</v>
       </c>
       <c r="D44" s="75" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E44" s="67" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="F44" s="67" t="s">
-        <v>1157</v>
+        <v>1093</v>
       </c>
       <c r="G44" s="67" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="H44" s="67" t="s">
-        <v>1158</v>
+        <v>1094</v>
       </c>
       <c r="I44" s="67" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="J44" s="76" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="K44" s="77"/>
       <c r="L44" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="M44" s="77"/>
       <c r="N44" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O44" s="77"/>
     </row>
-    <row r="45" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:15" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A45" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B45" s="67" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C45" s="75" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D45" s="74">
         <v>0</v>
       </c>
       <c r="E45" s="67" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
       <c r="F45" s="67" t="s">
-        <v>1159</v>
+        <v>1095</v>
       </c>
       <c r="G45" s="67" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="H45" s="67" t="s">
-        <v>1160</v>
+        <v>1096</v>
       </c>
       <c r="I45" s="67" t="s">
-        <v>1244</v>
+        <v>1180</v>
       </c>
       <c r="J45" s="76" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
       <c r="K45" s="77"/>
       <c r="L45" s="77"/>
       <c r="M45" s="77"/>
       <c r="N45" s="77"/>
       <c r="O45" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:15" ht="105" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15" ht="103.5" x14ac:dyDescent="0.3">
       <c r="A46" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B46" s="67" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="C46" s="75" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D46" s="74">
         <v>0</v>
       </c>
       <c r="E46" s="67" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="F46" s="67" t="s">
-        <v>1161</v>
+        <v>1097</v>
       </c>
       <c r="G46" s="67" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
       <c r="H46" s="67" t="s">
-        <v>1162</v>
+        <v>1098</v>
       </c>
       <c r="I46" s="67" t="s">
-        <v>1244</v>
+        <v>1180</v>
       </c>
       <c r="J46" s="76" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="K46" s="77"/>
       <c r="L46" s="77"/>
       <c r="M46" s="77"/>
       <c r="N46" s="77"/>
       <c r="O46" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:15" ht="105" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15" ht="103.5" x14ac:dyDescent="0.3">
       <c r="A47" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B47" s="67" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C47" s="75" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D47" s="74">
         <v>0</v>
       </c>
       <c r="E47" s="67" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
       <c r="F47" s="67" t="s">
-        <v>1163</v>
+        <v>1099</v>
       </c>
       <c r="G47" s="67" t="s">
-        <v>223</v>
+        <v>208</v>
       </c>
       <c r="H47" s="67" t="s">
-        <v>1164</v>
+        <v>1100</v>
       </c>
       <c r="I47" s="67" t="s">
-        <v>1244</v>
+        <v>1180</v>
       </c>
       <c r="J47" s="76" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="K47" s="77"/>
       <c r="L47" s="77"/>
       <c r="M47" s="77"/>
       <c r="N47" s="77"/>
       <c r="O47" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A48" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B48" s="67" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C48" s="75" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D48" s="74">
         <v>0</v>
       </c>
       <c r="E48" s="67" t="s">
-        <v>1165</v>
+        <v>1101</v>
       </c>
       <c r="F48" s="67" t="s">
-        <v>1166</v>
+        <v>1102</v>
       </c>
       <c r="G48" s="67" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="H48" s="67" t="s">
-        <v>1167</v>
+        <v>1103</v>
       </c>
       <c r="I48" s="67" t="s">
-        <v>1244</v>
+        <v>1180</v>
       </c>
       <c r="J48" s="76" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
       <c r="K48" s="77"/>
       <c r="L48" s="77"/>
       <c r="M48" s="77"/>
       <c r="N48" s="77"/>
       <c r="O48" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A49" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B49" s="67" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="C49" s="74">
         <v>0.25</v>
       </c>
       <c r="D49" s="74">
         <v>1</v>
       </c>
       <c r="E49" s="67" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="F49" s="67" t="s">
-        <v>1168</v>
+        <v>1104</v>
       </c>
       <c r="G49" s="67" t="s">
-        <v>230</v>
+        <v>214</v>
       </c>
       <c r="H49" s="67" t="s">
-        <v>1169</v>
+        <v>1105</v>
       </c>
       <c r="I49" s="67" t="s">
-        <v>231</v>
+        <v>215</v>
       </c>
       <c r="J49" s="76" t="s">
-        <v>232</v>
+        <v>216</v>
       </c>
       <c r="K49" s="77"/>
       <c r="L49" s="77"/>
       <c r="M49" s="77"/>
       <c r="N49" s="77"/>
       <c r="O49" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:15" ht="122.5" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A50" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B50" s="67" t="s">
-        <v>233</v>
+        <v>217</v>
       </c>
       <c r="C50" s="74">
         <v>0.25</v>
       </c>
       <c r="D50" s="75" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="E50" s="67" t="s">
-        <v>234</v>
+        <v>218</v>
       </c>
       <c r="F50" s="67" t="s">
-        <v>1170</v>
+        <v>1106</v>
       </c>
       <c r="G50" s="67" t="s">
-        <v>235</v>
+        <v>219</v>
       </c>
       <c r="H50" s="67" t="s">
-        <v>1171</v>
+        <v>1107</v>
       </c>
       <c r="I50" s="67" t="s">
-        <v>1231</v>
+        <v>1167</v>
       </c>
       <c r="J50" s="76" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="K50" s="77"/>
       <c r="L50" s="77"/>
       <c r="M50" s="77"/>
       <c r="N50" s="77"/>
       <c r="O50" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:15" ht="140" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" ht="138" x14ac:dyDescent="0.3">
       <c r="A51" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B51" s="67" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
       <c r="C51" s="74">
         <v>0.25</v>
       </c>
       <c r="D51" s="75" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E51" s="67" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="F51" s="67" t="s">
-        <v>1172</v>
+        <v>1108</v>
       </c>
       <c r="G51" s="67" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="H51" s="67" t="s">
-        <v>1173</v>
+        <v>1109</v>
       </c>
       <c r="I51" s="67" t="s">
-        <v>1232</v>
+        <v>1168</v>
       </c>
       <c r="J51" s="76" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="K51" s="77"/>
       <c r="L51" s="77"/>
       <c r="M51" s="77"/>
       <c r="N51" s="77"/>
       <c r="O51" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:15" ht="140" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" ht="138" x14ac:dyDescent="0.3">
       <c r="A52" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B52" s="67" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="C52" s="74">
         <v>0.25</v>
       </c>
       <c r="D52" s="74">
         <v>0</v>
       </c>
       <c r="E52" s="67" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="F52" s="67" t="s">
-        <v>1174</v>
+        <v>1110</v>
       </c>
       <c r="G52" s="67" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="H52" s="67" t="s">
-        <v>1175</v>
+        <v>1111</v>
       </c>
       <c r="I52" s="67" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="J52" s="76" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="K52" s="77"/>
       <c r="L52" s="77"/>
       <c r="M52" s="77"/>
       <c r="N52" s="77"/>
       <c r="O52" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:15" ht="175" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15" ht="172.5" x14ac:dyDescent="0.3">
       <c r="A53" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B53" s="67" t="s">
-        <v>247</v>
+        <v>229</v>
       </c>
       <c r="C53" s="74">
         <v>0.25</v>
       </c>
       <c r="D53" s="75" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E53" s="67" t="s">
-        <v>248</v>
+        <v>230</v>
       </c>
       <c r="F53" s="67" t="s">
-        <v>1176</v>
+        <v>1112</v>
       </c>
       <c r="G53" s="67" t="s">
-        <v>249</v>
+        <v>231</v>
       </c>
       <c r="H53" s="67" t="s">
-        <v>1177</v>
+        <v>1113</v>
       </c>
       <c r="I53" s="67" t="s">
-        <v>1232</v>
+        <v>1168</v>
       </c>
       <c r="J53" s="76" t="s">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="K53" s="77"/>
       <c r="L53" s="77"/>
       <c r="M53" s="77"/>
       <c r="N53" s="77"/>
       <c r="O53" s="77" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A54" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B54" s="67" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="C54" s="75" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D54" s="75" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="E54" s="67" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="F54" s="67" t="s">
-        <v>1178</v>
+        <v>1114</v>
       </c>
       <c r="G54" s="67" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="H54" s="67" t="s">
-        <v>1179</v>
+        <v>1115</v>
       </c>
       <c r="I54" s="67" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="J54" s="76" t="s">
-        <v>256</v>
+        <v>237</v>
       </c>
       <c r="K54" s="77"/>
       <c r="L54" s="77"/>
       <c r="M54" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N54" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O54" s="77"/>
     </row>
-    <row r="55" spans="1:15" ht="70" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:15" ht="69" x14ac:dyDescent="0.3">
       <c r="A55" s="79" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B55" s="79" t="s">
-        <v>257</v>
+        <v>238</v>
       </c>
       <c r="C55" s="96">
         <v>0.25</v>
       </c>
       <c r="D55" s="80" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="E55" s="79" t="s">
-        <v>258</v>
+        <v>239</v>
       </c>
       <c r="F55" s="79" t="s">
-        <v>1180</v>
+        <v>1116</v>
       </c>
       <c r="G55" s="79" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="H55" s="79" t="s">
+        <v>1117</v>
+      </c>
+      <c r="I55" s="79" t="s">
         <v>1181</v>
       </c>
-      <c r="I55" s="79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J55" s="81" t="s">
-        <v>260</v>
+        <v>241</v>
       </c>
       <c r="K55" s="82"/>
       <c r="L55" s="82"/>
       <c r="M55" s="82"/>
       <c r="N55" s="82"/>
       <c r="O55" s="82" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.45">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="68" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B56" s="69" t="s">
-        <v>261</v>
+        <v>242</v>
       </c>
       <c r="C56" s="70"/>
       <c r="D56" s="70"/>
       <c r="E56" s="71"/>
       <c r="F56" s="71"/>
       <c r="G56" s="71"/>
       <c r="H56" s="71"/>
       <c r="I56" s="71"/>
       <c r="J56" s="72"/>
       <c r="K56" s="71"/>
       <c r="L56" s="71"/>
       <c r="M56" s="71"/>
       <c r="N56" s="71"/>
       <c r="O56" s="73"/>
     </row>
-    <row r="57" spans="1:15" ht="105" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:15" ht="103.5" x14ac:dyDescent="0.3">
       <c r="A57" s="84" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B57" s="84" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="C57" s="85">
         <v>0.25</v>
       </c>
       <c r="D57" s="85">
         <v>1</v>
       </c>
       <c r="E57" s="84" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="F57" s="84" t="s">
+        <v>1118</v>
+      </c>
+      <c r="G57" s="84" t="s">
+        <v>245</v>
+      </c>
+      <c r="H57" s="84" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I57" s="84" t="s">
         <v>1182</v>
       </c>
-      <c r="G57" s="84" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J57" s="87" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="K57" s="88"/>
       <c r="L57" s="88"/>
       <c r="M57" s="88" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N57" s="88" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O57" s="88"/>
     </row>
-    <row r="58" spans="1:15" ht="157.5" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:15" ht="155.25" x14ac:dyDescent="0.3">
       <c r="A58" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B58" s="67" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="C58" s="74">
         <v>0.25</v>
       </c>
       <c r="D58" s="75" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E58" s="67" t="s">
-        <v>267</v>
+        <v>248</v>
       </c>
       <c r="F58" s="67" t="s">
-        <v>1184</v>
+        <v>1120</v>
       </c>
       <c r="G58" s="67" t="s">
-        <v>268</v>
+        <v>249</v>
       </c>
       <c r="H58" s="67" t="s">
-        <v>1185</v>
+        <v>1121</v>
       </c>
       <c r="I58" s="67" t="s">
-        <v>1246</v>
+        <v>1182</v>
       </c>
       <c r="J58" s="76" t="s">
-        <v>269</v>
+        <v>250</v>
       </c>
       <c r="K58" s="77"/>
       <c r="L58" s="77"/>
       <c r="M58" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N58" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O58" s="77"/>
     </row>
-    <row r="59" spans="1:15" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:15" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A59" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B59" s="67" t="s">
-        <v>270</v>
+        <v>251</v>
       </c>
       <c r="C59" s="74">
         <v>0.25</v>
       </c>
       <c r="D59" s="74">
         <v>0</v>
       </c>
       <c r="E59" s="67" t="s">
-        <v>271</v>
+        <v>252</v>
       </c>
       <c r="F59" s="67" t="s">
-        <v>1186</v>
+        <v>1122</v>
       </c>
       <c r="G59" s="67" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="H59" s="67" t="s">
-        <v>1187</v>
+        <v>1123</v>
       </c>
       <c r="I59" s="67" t="s">
-        <v>1247</v>
+        <v>1183</v>
       </c>
       <c r="J59" s="76" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
       <c r="K59" s="77"/>
       <c r="L59" s="77"/>
       <c r="M59" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N59" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O59" s="77"/>
     </row>
-    <row r="60" spans="1:15" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:15" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A60" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B60" s="67" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="C60" s="74">
         <v>0.25</v>
       </c>
       <c r="D60" s="75" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="E60" s="67" t="s">
-        <v>275</v>
+        <v>256</v>
       </c>
       <c r="F60" s="67" t="s">
-        <v>1188</v>
+        <v>1124</v>
       </c>
       <c r="G60" s="67" t="s">
-        <v>276</v>
+        <v>257</v>
       </c>
       <c r="H60" s="67" t="s">
-        <v>1189</v>
+        <v>1125</v>
       </c>
       <c r="I60" s="67" t="s">
-        <v>1246</v>
+        <v>1182</v>
       </c>
       <c r="J60" s="76" t="s">
-        <v>277</v>
+        <v>258</v>
       </c>
       <c r="K60" s="77"/>
       <c r="L60" s="77"/>
       <c r="M60" s="77"/>
       <c r="N60" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O60" s="77"/>
     </row>
-    <row r="61" spans="1:15" ht="140" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:15" ht="138" x14ac:dyDescent="0.3">
       <c r="A61" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B61" s="67" t="s">
-        <v>278</v>
+        <v>259</v>
       </c>
       <c r="C61" s="74">
         <v>0.25</v>
       </c>
       <c r="D61" s="75" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E61" s="67" t="s">
-        <v>279</v>
+        <v>260</v>
       </c>
       <c r="F61" s="67" t="s">
-        <v>1190</v>
+        <v>1126</v>
       </c>
       <c r="G61" s="67" t="s">
-        <v>280</v>
+        <v>261</v>
       </c>
       <c r="H61" s="67" t="s">
-        <v>1191</v>
+        <v>1127</v>
       </c>
       <c r="I61" s="67" t="s">
-        <v>1248</v>
+        <v>1184</v>
       </c>
       <c r="J61" s="76" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="K61" s="77"/>
       <c r="L61" s="77"/>
       <c r="M61" s="77"/>
       <c r="N61" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O61" s="77"/>
     </row>
-    <row r="62" spans="1:15" ht="105" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:15" ht="103.5" x14ac:dyDescent="0.3">
       <c r="A62" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B62" s="67" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="C62" s="74">
         <v>0.25</v>
       </c>
       <c r="D62" s="74">
         <v>1</v>
       </c>
       <c r="E62" s="67" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="F62" s="67" t="s">
-        <v>1192</v>
+        <v>1128</v>
       </c>
       <c r="G62" s="67" t="s">
-        <v>284</v>
+        <v>265</v>
       </c>
       <c r="H62" s="67" t="s">
-        <v>1193</v>
+        <v>1129</v>
       </c>
       <c r="I62" s="67" t="s">
-        <v>1249</v>
+        <v>1185</v>
       </c>
       <c r="J62" s="76" t="s">
-        <v>285</v>
+        <v>266</v>
       </c>
       <c r="K62" s="77"/>
       <c r="L62" s="77"/>
       <c r="M62" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N62" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O62" s="77"/>
     </row>
-    <row r="63" spans="1:15" ht="157.5" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:15" ht="155.25" x14ac:dyDescent="0.3">
       <c r="A63" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B63" s="67" t="s">
-        <v>286</v>
+        <v>267</v>
       </c>
       <c r="C63" s="74">
         <v>0.25</v>
       </c>
       <c r="D63" s="75" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E63" s="67" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="F63" s="67" t="s">
-        <v>1194</v>
+        <v>1130</v>
       </c>
       <c r="G63" s="67" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="H63" s="67" t="s">
-        <v>1195</v>
+        <v>1131</v>
       </c>
       <c r="I63" s="67" t="s">
-        <v>1249</v>
+        <v>1185</v>
       </c>
       <c r="J63" s="76" t="s">
-        <v>289</v>
+        <v>270</v>
       </c>
       <c r="K63" s="77"/>
       <c r="L63" s="77"/>
       <c r="M63" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N63" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O63" s="77"/>
     </row>
-    <row r="64" spans="1:15" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:15" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A64" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B64" s="67" t="s">
-        <v>290</v>
+        <v>271</v>
       </c>
       <c r="C64" s="74">
         <v>0.25</v>
       </c>
       <c r="D64" s="74">
         <v>0</v>
       </c>
       <c r="E64" s="67" t="s">
-        <v>291</v>
+        <v>272</v>
       </c>
       <c r="F64" s="67" t="s">
-        <v>1196</v>
+        <v>1132</v>
       </c>
       <c r="G64" s="67" t="s">
-        <v>292</v>
+        <v>273</v>
       </c>
       <c r="H64" s="67" t="s">
-        <v>1197</v>
+        <v>1133</v>
       </c>
       <c r="I64" s="67" t="s">
-        <v>1250</v>
+        <v>1186</v>
       </c>
       <c r="J64" s="76" t="s">
-        <v>293</v>
+        <v>274</v>
       </c>
       <c r="K64" s="77"/>
       <c r="L64" s="77"/>
       <c r="M64" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N64" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O64" s="77"/>
     </row>
-    <row r="65" spans="1:15" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:15" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A65" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B65" s="67" t="s">
-        <v>294</v>
+        <v>275</v>
       </c>
       <c r="C65" s="74">
         <v>0.25</v>
       </c>
       <c r="D65" s="75" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="E65" s="67" t="s">
-        <v>295</v>
+        <v>276</v>
       </c>
       <c r="F65" s="67" t="s">
-        <v>1198</v>
+        <v>1134</v>
       </c>
       <c r="G65" s="67" t="s">
-        <v>296</v>
+        <v>277</v>
       </c>
       <c r="H65" s="67" t="s">
-        <v>1199</v>
+        <v>1135</v>
       </c>
       <c r="I65" s="67" t="s">
-        <v>1251</v>
+        <v>1187</v>
       </c>
       <c r="J65" s="76" t="s">
-        <v>297</v>
+        <v>278</v>
       </c>
       <c r="K65" s="77"/>
       <c r="L65" s="77"/>
       <c r="M65" s="77"/>
       <c r="N65" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O65" s="77"/>
     </row>
-    <row r="66" spans="1:15" ht="140" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:15" ht="138" x14ac:dyDescent="0.3">
       <c r="A66" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B66" s="67" t="s">
-        <v>298</v>
+        <v>279</v>
       </c>
       <c r="C66" s="74">
         <v>0.25</v>
       </c>
       <c r="D66" s="75" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E66" s="67" t="s">
-        <v>299</v>
+        <v>280</v>
       </c>
       <c r="F66" s="67" t="s">
-        <v>1200</v>
+        <v>1136</v>
       </c>
       <c r="G66" s="67" t="s">
-        <v>300</v>
+        <v>281</v>
       </c>
       <c r="H66" s="67" t="s">
-        <v>1201</v>
+        <v>1137</v>
       </c>
       <c r="I66" s="67" t="s">
-        <v>1252</v>
+        <v>1188</v>
       </c>
       <c r="J66" s="76" t="s">
-        <v>301</v>
+        <v>282</v>
       </c>
       <c r="K66" s="77"/>
       <c r="L66" s="77"/>
       <c r="M66" s="77"/>
       <c r="N66" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O66" s="77"/>
     </row>
-    <row r="67" spans="1:15" ht="175" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:15" ht="172.5" x14ac:dyDescent="0.3">
       <c r="A67" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B67" s="67" t="s">
-        <v>302</v>
+        <v>283</v>
       </c>
       <c r="C67" s="74">
         <v>0.25</v>
       </c>
       <c r="D67" s="75" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E67" s="67" t="s">
-        <v>303</v>
+        <v>284</v>
       </c>
       <c r="F67" s="67" t="s">
-        <v>1202</v>
+        <v>1138</v>
       </c>
       <c r="G67" s="67" t="s">
-        <v>304</v>
+        <v>285</v>
       </c>
       <c r="H67" s="67" t="s">
-        <v>1203</v>
+        <v>1139</v>
       </c>
       <c r="I67" s="67" t="s">
-        <v>1253</v>
+        <v>1189</v>
       </c>
       <c r="J67" s="76" t="s">
-        <v>305</v>
+        <v>286</v>
       </c>
       <c r="K67" s="77"/>
       <c r="L67" s="77"/>
       <c r="M67" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N67" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O67" s="77"/>
     </row>
-    <row r="68" spans="1:15" ht="210" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:15" ht="207" x14ac:dyDescent="0.3">
       <c r="A68" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B68" s="67" t="s">
-        <v>306</v>
+        <v>287</v>
       </c>
       <c r="C68" s="74">
         <v>0.25</v>
       </c>
       <c r="D68" s="75" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="E68" s="67" t="s">
-        <v>307</v>
+        <v>288</v>
       </c>
       <c r="F68" s="67" t="s">
-        <v>1204</v>
+        <v>1140</v>
       </c>
       <c r="G68" s="67" t="s">
-        <v>308</v>
+        <v>289</v>
       </c>
       <c r="H68" s="67" t="s">
-        <v>1205</v>
+        <v>1141</v>
       </c>
       <c r="I68" s="67" t="s">
-        <v>1253</v>
+        <v>1189</v>
       </c>
       <c r="J68" s="76" t="s">
-        <v>309</v>
+        <v>290</v>
       </c>
       <c r="K68" s="77"/>
       <c r="L68" s="77"/>
       <c r="M68" s="77"/>
       <c r="N68" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O68" s="77"/>
     </row>
-    <row r="69" spans="1:15" ht="124.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:15" ht="124.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B69" s="67" t="s">
-        <v>310</v>
+        <v>291</v>
       </c>
       <c r="C69" s="74">
         <v>0.25</v>
       </c>
       <c r="D69" s="95">
         <v>0.33300000000000002</v>
       </c>
       <c r="E69" s="67" t="s">
-        <v>311</v>
+        <v>292</v>
       </c>
       <c r="F69" s="67" t="s">
-        <v>1206</v>
+        <v>1142</v>
       </c>
       <c r="G69" s="67" t="s">
-        <v>312</v>
+        <v>293</v>
       </c>
       <c r="H69" s="67" t="s">
-        <v>1207</v>
+        <v>1143</v>
       </c>
       <c r="I69" s="67" t="s">
-        <v>1254</v>
+        <v>1190</v>
       </c>
       <c r="J69" s="76" t="s">
-        <v>313</v>
+        <v>294</v>
       </c>
       <c r="K69" s="77"/>
       <c r="L69" s="77"/>
       <c r="M69" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N69" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O69" s="77"/>
     </row>
-    <row r="70" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:15" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A70" s="79" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B70" s="79" t="s">
-        <v>314</v>
+        <v>295</v>
       </c>
       <c r="C70" s="96">
         <v>0</v>
       </c>
       <c r="D70" s="96">
         <v>0</v>
       </c>
       <c r="E70" s="79" t="s">
-        <v>315</v>
+        <v>296</v>
       </c>
       <c r="F70" s="79" t="s">
-        <v>1208</v>
+        <v>1144</v>
       </c>
       <c r="G70" s="79" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="H70" s="79" t="s">
-        <v>1209</v>
+        <v>1145</v>
       </c>
       <c r="I70" s="79" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="J70" s="81" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="K70" s="82"/>
       <c r="L70" s="82"/>
       <c r="M70" s="82" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N70" s="82" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O70" s="82"/>
     </row>
-    <row r="71" spans="1:15" ht="28" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:15" ht="27.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="68" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B71" s="69" t="s">
-        <v>318</v>
+        <v>299</v>
       </c>
       <c r="C71" s="70"/>
       <c r="D71" s="70"/>
       <c r="E71" s="71"/>
       <c r="F71" s="71"/>
       <c r="G71" s="71"/>
       <c r="H71" s="71"/>
       <c r="I71" s="71"/>
       <c r="J71" s="72"/>
       <c r="K71" s="71"/>
       <c r="L71" s="71"/>
       <c r="M71" s="71"/>
       <c r="N71" s="71"/>
       <c r="O71" s="73"/>
     </row>
-    <row r="72" spans="1:15" ht="87.5" x14ac:dyDescent="0.45">
+    <row r="72" spans="1:15" ht="86.25" x14ac:dyDescent="0.3">
       <c r="A72" s="84" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B72" s="84" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
       <c r="C72" s="85">
         <v>0.25</v>
       </c>
       <c r="D72" s="85">
         <v>1</v>
       </c>
       <c r="E72" s="84" t="s">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="F72" s="84" t="s">
-        <v>1210</v>
+        <v>1146</v>
       </c>
       <c r="G72" s="84" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="H72" s="84" t="s">
-        <v>1211</v>
+        <v>1147</v>
       </c>
       <c r="I72" s="84" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="J72" s="87" t="s">
-        <v>323</v>
+        <v>304</v>
       </c>
       <c r="K72" s="88"/>
       <c r="L72" s="88"/>
       <c r="M72" s="88" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N72" s="88" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O72" s="88"/>
     </row>
-    <row r="73" spans="1:15" ht="157.5" x14ac:dyDescent="0.45">
+    <row r="73" spans="1:15" ht="155.25" x14ac:dyDescent="0.3">
       <c r="A73" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B73" s="67" t="s">
-        <v>324</v>
+        <v>305</v>
       </c>
       <c r="C73" s="74">
         <v>0.25</v>
       </c>
       <c r="D73" s="75" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E73" s="67" t="s">
-        <v>325</v>
+        <v>306</v>
       </c>
       <c r="F73" s="67" t="s">
-        <v>1212</v>
+        <v>1148</v>
       </c>
       <c r="G73" s="67" t="s">
-        <v>326</v>
+        <v>307</v>
       </c>
       <c r="H73" s="67" t="s">
-        <v>1213</v>
+        <v>1149</v>
       </c>
       <c r="I73" s="67" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="J73" s="76" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
       <c r="K73" s="77"/>
       <c r="L73" s="77"/>
       <c r="M73" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N73" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O73" s="77"/>
     </row>
-    <row r="74" spans="1:15" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:15" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A74" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B74" s="67" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
       <c r="C74" s="74">
         <v>0.25</v>
       </c>
       <c r="D74" s="74">
         <v>0</v>
       </c>
       <c r="E74" s="67" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
       <c r="F74" s="67" t="s">
-        <v>1214</v>
+        <v>1150</v>
       </c>
       <c r="G74" s="67" t="s">
-        <v>331</v>
+        <v>311</v>
       </c>
       <c r="H74" s="67" t="s">
-        <v>1215</v>
+        <v>1151</v>
       </c>
       <c r="I74" s="67" t="s">
-        <v>332</v>
+        <v>312</v>
       </c>
       <c r="J74" s="76" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
       <c r="K74" s="77"/>
       <c r="L74" s="77"/>
       <c r="M74" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N74" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O74" s="77"/>
     </row>
-    <row r="75" spans="1:15" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="75" spans="1:15" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A75" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B75" s="67" t="s">
-        <v>334</v>
+        <v>314</v>
       </c>
       <c r="C75" s="74">
         <v>0.25</v>
       </c>
       <c r="D75" s="75" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="E75" s="67" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="F75" s="67" t="s">
-        <v>1216</v>
+        <v>1152</v>
       </c>
       <c r="G75" s="67" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
       <c r="H75" s="67" t="s">
-        <v>1217</v>
+        <v>1153</v>
       </c>
       <c r="I75" s="67" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="J75" s="76" t="s">
-        <v>338</v>
+        <v>317</v>
       </c>
       <c r="K75" s="77"/>
       <c r="L75" s="77"/>
       <c r="M75" s="77"/>
       <c r="N75" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O75" s="77"/>
     </row>
-    <row r="76" spans="1:15" ht="140" x14ac:dyDescent="0.45">
+    <row r="76" spans="1:15" ht="138" x14ac:dyDescent="0.3">
       <c r="A76" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B76" s="67" t="s">
-        <v>339</v>
+        <v>318</v>
       </c>
       <c r="C76" s="74">
         <v>0.25</v>
       </c>
       <c r="D76" s="75" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E76" s="67" t="s">
-        <v>340</v>
+        <v>319</v>
       </c>
       <c r="F76" s="67" t="s">
-        <v>1218</v>
+        <v>1154</v>
       </c>
       <c r="G76" s="67" t="s">
-        <v>341</v>
+        <v>320</v>
       </c>
       <c r="H76" s="67" t="s">
-        <v>1219</v>
+        <v>1155</v>
       </c>
       <c r="I76" s="67" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="J76" s="76" t="s">
-        <v>343</v>
+        <v>321</v>
       </c>
       <c r="K76" s="77"/>
       <c r="L76" s="77"/>
       <c r="M76" s="77"/>
       <c r="N76" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O76" s="77"/>
     </row>
-    <row r="77" spans="1:15" ht="106.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="77" spans="1:15" ht="106.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B77" s="67" t="s">
-        <v>344</v>
+        <v>322</v>
       </c>
       <c r="C77" s="74">
         <v>0.25</v>
       </c>
       <c r="D77" s="74">
         <v>1</v>
       </c>
       <c r="E77" s="67" t="s">
-        <v>345</v>
+        <v>323</v>
       </c>
       <c r="F77" s="67" t="s">
-        <v>1220</v>
+        <v>1156</v>
       </c>
       <c r="G77" s="67" t="s">
-        <v>346</v>
+        <v>324</v>
       </c>
       <c r="H77" s="67" t="s">
-        <v>1221</v>
+        <v>1157</v>
       </c>
       <c r="I77" s="67" t="s">
-        <v>347</v>
+        <v>325</v>
       </c>
       <c r="J77" s="76" t="s">
-        <v>348</v>
+        <v>326</v>
       </c>
       <c r="K77" s="77"/>
       <c r="L77" s="77"/>
       <c r="M77" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N77" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O77" s="77"/>
     </row>
-    <row r="78" spans="1:15" ht="157.5" x14ac:dyDescent="0.45">
+    <row r="78" spans="1:15" ht="155.25" x14ac:dyDescent="0.3">
       <c r="A78" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B78" s="67" t="s">
-        <v>349</v>
+        <v>327</v>
       </c>
       <c r="C78" s="74">
         <v>0.25</v>
       </c>
       <c r="D78" s="75" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E78" s="67" t="s">
-        <v>350</v>
+        <v>328</v>
       </c>
       <c r="F78" s="67" t="s">
-        <v>1222</v>
+        <v>1158</v>
       </c>
       <c r="G78" s="67" t="s">
-        <v>351</v>
+        <v>329</v>
       </c>
       <c r="H78" s="67" t="s">
-        <v>1223</v>
+        <v>1159</v>
       </c>
       <c r="I78" s="67" t="s">
-        <v>347</v>
+        <v>325</v>
       </c>
       <c r="J78" s="76" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
       <c r="K78" s="77"/>
       <c r="L78" s="77"/>
       <c r="M78" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N78" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O78" s="77"/>
     </row>
-    <row r="79" spans="1:15" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="79" spans="1:15" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A79" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B79" s="67" t="s">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="C79" s="74">
         <v>0.25</v>
       </c>
       <c r="D79" s="74">
         <v>0</v>
       </c>
       <c r="E79" s="67" t="s">
-        <v>355</v>
+        <v>332</v>
       </c>
       <c r="F79" s="67" t="s">
-        <v>1224</v>
+        <v>1160</v>
       </c>
       <c r="G79" s="67" t="s">
-        <v>356</v>
+        <v>333</v>
       </c>
       <c r="H79" s="67" t="s">
-        <v>1225</v>
+        <v>1161</v>
       </c>
       <c r="I79" s="67" t="s">
-        <v>357</v>
+        <v>334</v>
       </c>
       <c r="J79" s="76" t="s">
-        <v>358</v>
+        <v>335</v>
       </c>
       <c r="K79" s="77"/>
       <c r="L79" s="77"/>
       <c r="M79" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N79" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O79" s="77"/>
     </row>
-    <row r="80" spans="1:15" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="80" spans="1:15" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A80" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B80" s="67" t="s">
-        <v>359</v>
+        <v>336</v>
       </c>
       <c r="C80" s="74">
         <v>0.25</v>
       </c>
       <c r="D80" s="75" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="E80" s="67" t="s">
-        <v>360</v>
+        <v>337</v>
       </c>
       <c r="F80" s="67" t="s">
-        <v>1226</v>
+        <v>1162</v>
       </c>
       <c r="G80" s="67" t="s">
-        <v>361</v>
+        <v>338</v>
       </c>
       <c r="H80" s="67" t="s">
-        <v>1227</v>
+        <v>1163</v>
       </c>
       <c r="I80" s="67" t="s">
-        <v>347</v>
+        <v>325</v>
       </c>
       <c r="J80" s="76" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="K80" s="77"/>
       <c r="L80" s="77"/>
       <c r="M80" s="77"/>
       <c r="N80" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O80" s="77"/>
     </row>
-    <row r="81" spans="1:15" ht="140" x14ac:dyDescent="0.45">
+    <row r="81" spans="1:15" ht="138" x14ac:dyDescent="0.3">
       <c r="A81" s="67" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="B81" s="67" t="s">
-        <v>364</v>
+        <v>340</v>
       </c>
       <c r="C81" s="74">
         <v>0.25</v>
       </c>
       <c r="D81" s="75" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E81" s="67" t="s">
-        <v>365</v>
+        <v>341</v>
       </c>
       <c r="F81" s="67" t="s">
-        <v>1228</v>
+        <v>1164</v>
       </c>
       <c r="G81" s="67" t="s">
-        <v>366</v>
+        <v>342</v>
       </c>
       <c r="H81" s="67" t="s">
-        <v>1229</v>
+        <v>1165</v>
       </c>
       <c r="I81" s="67" t="s">
-        <v>347</v>
+        <v>325</v>
       </c>
       <c r="J81" s="76" t="s">
-        <v>368</v>
+        <v>343</v>
       </c>
       <c r="K81" s="77"/>
       <c r="L81" s="77"/>
       <c r="M81" s="77"/>
       <c r="N81" s="77" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="O81" s="77"/>
     </row>
-    <row r="82" spans="1:15" hidden="1" x14ac:dyDescent="0.45">
-[...215 lines deleted...]
-      <c r="A149" s="121"/>
+    <row r="82" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="118"/>
+      <c r="B82" s="118"/>
+      <c r="C82" s="118"/>
+      <c r="D82" s="118"/>
+      <c r="E82" s="118"/>
+      <c r="F82" s="125"/>
+      <c r="G82" s="118"/>
+      <c r="H82" s="118"/>
+      <c r="I82" s="118"/>
+      <c r="J82" s="119"/>
+      <c r="K82" s="118"/>
+      <c r="L82" s="118"/>
+      <c r="M82" s="118"/>
+      <c r="N82" s="118"/>
+      <c r="O82" s="118"/>
+    </row>
+    <row r="83" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="120"/>
+    </row>
+    <row r="84" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="120"/>
+    </row>
+    <row r="85" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="120"/>
+    </row>
+    <row r="86" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="120"/>
+    </row>
+    <row r="87" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="120"/>
+    </row>
+    <row r="88" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="120"/>
+    </row>
+    <row r="89" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="120"/>
+    </row>
+    <row r="90" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="120"/>
+    </row>
+    <row r="91" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="120"/>
+    </row>
+    <row r="92" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="120"/>
+    </row>
+    <row r="93" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="120"/>
+    </row>
+    <row r="94" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="120"/>
+    </row>
+    <row r="95" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A95" s="120"/>
+    </row>
+    <row r="96" spans="1:15" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="120"/>
+    </row>
+    <row r="97" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="120"/>
+    </row>
+    <row r="98" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="120"/>
+    </row>
+    <row r="99" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="120"/>
+    </row>
+    <row r="100" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="120"/>
+    </row>
+    <row r="101" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="120"/>
+    </row>
+    <row r="102" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A102" s="120"/>
+    </row>
+    <row r="103" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="120"/>
+    </row>
+    <row r="104" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="120"/>
+    </row>
+    <row r="105" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="120"/>
+    </row>
+    <row r="106" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="120"/>
+    </row>
+    <row r="107" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="120"/>
+    </row>
+    <row r="108" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A108" s="120"/>
+    </row>
+    <row r="109" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="120"/>
+    </row>
+    <row r="110" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A110" s="120"/>
+    </row>
+    <row r="111" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A111" s="120"/>
+    </row>
+    <row r="112" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A112" s="120"/>
+    </row>
+    <row r="113" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A113" s="120"/>
+    </row>
+    <row r="114" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="120"/>
+    </row>
+    <row r="115" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A115" s="120"/>
+    </row>
+    <row r="116" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A116" s="120"/>
+    </row>
+    <row r="117" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="120"/>
+    </row>
+    <row r="118" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="120"/>
+    </row>
+    <row r="119" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="120"/>
+    </row>
+    <row r="120" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="120"/>
+    </row>
+    <row r="121" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="120"/>
+    </row>
+    <row r="122" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="120"/>
+    </row>
+    <row r="123" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="120"/>
+    </row>
+    <row r="124" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="120"/>
+    </row>
+    <row r="125" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="120"/>
+    </row>
+    <row r="126" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="120"/>
+    </row>
+    <row r="127" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="120"/>
+    </row>
+    <row r="128" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="120"/>
+    </row>
+    <row r="129" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="120"/>
+    </row>
+    <row r="130" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="120"/>
+    </row>
+    <row r="131" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="120"/>
+    </row>
+    <row r="132" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="120"/>
+    </row>
+    <row r="133" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="120"/>
+    </row>
+    <row r="134" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="120"/>
+    </row>
+    <row r="135" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="120"/>
+    </row>
+    <row r="136" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="120"/>
+    </row>
+    <row r="137" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="120"/>
+    </row>
+    <row r="138" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="120"/>
+    </row>
+    <row r="139" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="120"/>
+    </row>
+    <row r="140" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="120"/>
+    </row>
+    <row r="141" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="120"/>
+    </row>
+    <row r="142" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="120"/>
+    </row>
+    <row r="143" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="120"/>
+    </row>
+    <row r="144" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="120"/>
+    </row>
+    <row r="145" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="120"/>
+    </row>
+    <row r="146" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="120"/>
+    </row>
+    <row r="147" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="120"/>
+    </row>
+    <row r="148" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="120"/>
+    </row>
+    <row r="149" spans="1:1" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="120"/>
     </row>
   </sheetData>
   <autoFilter ref="A2:O81" xr:uid="{68BA89FD-93C7-4D4F-B2B2-C9AEA99EE647}"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...2909 lines deleted...]
-  <autoFilter ref="A2:M81" xr:uid="{68BA89FD-93C7-4D4F-B2B2-C9AEA99EE647}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="31" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Regneark</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>I) Guidance</vt:lpstr>
       <vt:lpstr>II) Kontoplan</vt:lpstr>
       <vt:lpstr>III) Momskoder Bruttoliste</vt:lpstr>
-      <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Statens It</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jonas Langberg Lund</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>