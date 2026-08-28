--- v0 (2025-10-12)
+++ v1 (2026-08-28)
@@ -1,788 +1,803 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b055155\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B045327\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{55616C6F-0D50-4BB6-8AFA-B966ACF4BCDC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FB973D0-98B1-44E3-B1B1-AF77365816E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Etableringsbudget" sheetId="1" r:id="rId1"/>
+    <sheet name="Eksport til forretningsplan" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Etableringsbudget!$A$2:$E$87</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Etableringsbudget!$A$2:$E$99</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D25" i="1" l="1"/>
-[...29 lines deleted...]
-  <c r="E5" i="1" l="1"/>
+  <c r="B6" i="1" l="1"/>
+  <c r="C10" i="2" s="1"/>
+  <c r="B48" i="1"/>
+  <c r="C18" i="2" s="1"/>
+  <c r="B89" i="1"/>
+  <c r="C28" i="2" s="1"/>
+  <c r="B81" i="1"/>
+  <c r="C26" i="2" s="1"/>
+  <c r="B73" i="1"/>
+  <c r="C24" i="2" s="1"/>
+  <c r="B65" i="1"/>
+  <c r="C22" i="2" s="1"/>
+  <c r="B57" i="1"/>
+  <c r="C20" i="2" s="1"/>
+  <c r="B38" i="1"/>
+  <c r="C16" i="2" s="1"/>
+  <c r="B25" i="1"/>
+  <c r="C14" i="2" s="1"/>
+  <c r="B17" i="1"/>
+  <c r="C12" i="2" s="1"/>
+  <c r="C8" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="69" uniqueCount="51">
   <si>
     <t>Etableringsbudget</t>
   </si>
   <si>
+    <t xml:space="preserve">Et etableringsbudget viser, hvilke udgifter du har ved at starte din virksomhed. </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="IBM Plex Sans"/>
+      </rPr>
+      <t xml:space="preserve">Sådan bruger du skabelonen
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="IBM Plex Sans"/>
+      </rPr>
+      <t>Indtast alle dine etableringsudgifter indenfor de forskellige kategorier i rækkerne nedenfor. Dine samlede etableringsudgifter vil automatisk blive opdateret i fanebladet "Eksport til forretningsplan". Tilføj eller fjern poster efter dit behov.</t>
+    </r>
+  </si>
+  <si>
     <t>Administration</t>
   </si>
   <si>
+    <t>Stiftelsesgebyr ved ApS eller A/S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oprettelsesgebyr af erhvervsbankkonto </t>
+  </si>
+  <si>
+    <t>Goodwill</t>
+  </si>
+  <si>
+    <t>Software (regnskabsprogram, office-pakken, grafiske programmer osv.)</t>
+  </si>
+  <si>
+    <t>Andet</t>
+  </si>
+  <si>
+    <t>Rådgivere</t>
+  </si>
+  <si>
+    <t>Advokat</t>
+  </si>
+  <si>
+    <t>Revisor</t>
+  </si>
+  <si>
+    <t>Andre rådgivere</t>
+  </si>
+  <si>
+    <t>Markedsføring</t>
+  </si>
+  <si>
+    <t>Brand- og logodesign</t>
+  </si>
+  <si>
+    <t>Online annoncering</t>
+  </si>
+  <si>
+    <t>Hjemmeside/Webshop</t>
+  </si>
+  <si>
+    <t>Domæneregistering og hosting</t>
+  </si>
+  <si>
+    <t>Trykte materialer (skilte, brochurer, plakater, visitkort mv.)</t>
+  </si>
+  <si>
+    <t>Netværkspleje</t>
+  </si>
+  <si>
+    <t>Åbningsreception</t>
+  </si>
+  <si>
+    <t>Lokaler</t>
+  </si>
+  <si>
+    <t>Husleje</t>
+  </si>
+  <si>
+    <t>Depositum ved leje</t>
+  </si>
+  <si>
+    <t>Udbetaling ved køb af lokaler eller virksomhed</t>
+  </si>
+  <si>
+    <t>Indretning og istandsættelse</t>
+  </si>
+  <si>
+    <t>Kontorinventar</t>
+  </si>
+  <si>
+    <t>Møbler (skrivebord, kontorstol, reol mv.)</t>
+  </si>
+  <si>
+    <t>IT (telefon, pc, tablet, printer, netværk mv.)</t>
+  </si>
+  <si>
+    <t>Kontorartikler</t>
+  </si>
+  <si>
+    <t>Butiksinventar</t>
+  </si>
+  <si>
+    <t>Kasseapparat</t>
+  </si>
+  <si>
+    <t>Betalingskort (terminal og tilslutningsaftale)</t>
+  </si>
+  <si>
+    <t>Produktionsudstyr</t>
+  </si>
+  <si>
+    <t>Maskiner</t>
+  </si>
+  <si>
+    <t>Værktøj</t>
+  </si>
+  <si>
+    <t>Vareindkøb</t>
+  </si>
+  <si>
+    <t>Råvarer/halvfabrikata</t>
+  </si>
+  <si>
+    <t>Færdigvarer (lager)</t>
+  </si>
+  <si>
+    <t>Bil og anden transport</t>
+  </si>
+  <si>
+    <t>Udbetaling til bil</t>
+  </si>
+  <si>
+    <t>Andre anskaffelsesomkostninger</t>
+  </si>
+  <si>
+    <t>Andre udgifter</t>
+  </si>
+  <si>
+    <t>Immaterielle rettigheder</t>
+  </si>
+  <si>
+    <t>Likviditet til private udgifter</t>
+  </si>
+  <si>
+    <t>Uforudsete omkostninger</t>
+  </si>
+  <si>
+    <t>Dette ark i skabelonen anvendes til at eksportere data til Din Digitale Forretningsplan på Virksomhedsguiden. Arket er låst.</t>
+  </si>
+  <si>
+    <t>Skriv dine oplysninger ind i forrige faneblad "Etableringsbudget".</t>
+  </si>
+  <si>
     <t>Etableringsudgifter i alt</t>
   </si>
   <si>
-    <t>Startkapital ved oprettelse af ApS eller A/S</t>
-[...139 lines deleted...]
-    <t>Indtast alle dine etableringsudgifter indenfor de forskellige kategorier i rækkerne nedenfor. Dine samlede etableringsudgifter vil automatisk blive opdateret i oversigten til højre. Tilføj eller fjern poster efter dit behov.</t>
+    <t>Kontantindskud ved oprettelse af ApS eller A/S</t>
+  </si>
+  <si>
+    <t>Skabelonen er opdateret august 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="s\t\a\nd\a\rd"/>
     <numFmt numFmtId="165" formatCode="\$#,##0\ ;\(\$#,##0\)"/>
     <numFmt numFmtId="166" formatCode="dd/mm"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="IBM Plex Sans"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="IBM Plex Sans"/>
-      <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="IBM Plex Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="IBM Plex Sans Bold"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="IBM Plex Sans"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="18"/>
-[...16 lines deleted...]
-    <font>
       <b/>
       <sz val="12"/>
       <name val="IBM Plex Sans Bold"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="IBM Plex Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="IBM Plex Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="IBM Plex Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="IBM Plex Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="IBM Plex Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="IBM Plex Sans"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="IBM Plex Sans"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="IBM Plex Sans"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="IBM Plex Sans"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0052FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF000E2F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thick">
-[...2 lines deleted...]
-      <top/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thick">
-[...11 lines deleted...]
-      <left/>
       <right/>
-      <top/>
-[...11 lines deleted...]
-      </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
-        <color theme="1"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color theme="1"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFont="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="39">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="164" fontId="12" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="5" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="4" fontId="16" fillId="5" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="11" fillId="3" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="17" fillId="3" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="15" fillId="2" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="4" fontId="11" fillId="2" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="5" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="14" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="4" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="4" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="11" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="16" fillId="5" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="12" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Beløb0" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Dato" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Fast" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Komma" xfId="4" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Overskrift 1" xfId="5" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Overskrift 1 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Overskrift 2" xfId="6" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Punktum0" xfId="7" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Total" xfId="8" builtinId="25" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF000E2F"/>
       <color rgb="FF0052FF"/>
       <color rgb="FF1E4665"/>
       <color rgb="FF344452"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>38427</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>74340</xdr:rowOff>
+      <xdr:colOff>13027</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>36240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>3496768</xdr:colOff>
+      <xdr:colOff>3465018</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>238017</xdr:rowOff>
+      <xdr:rowOff>422167</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Billede 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AD90D9F-AD4F-45ED-A7B7-70E66F377543}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="38427" y="74340"/>
-          <a:ext cx="3455166" cy="385927"/>
+          <a:off x="702768" y="208675"/>
+          <a:ext cx="3451991" cy="385927"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>880761</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>27453</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Billede 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55E18B09-AA98-435D-8091-C51F9FF12D1C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="695325" y="66675"/>
+          <a:ext cx="2747661" cy="284628"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1043,951 +1058,1230 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AG96"/>
+  <dimension ref="A1:C99"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G3" sqref="G3"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="17" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75"/>
   <cols>
-    <col min="1" max="1" width="73.1796875" style="10" bestFit="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="32" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="75.5703125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="23.85546875" style="13" customWidth="1"/>
+    <col min="3" max="3" width="5.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="51.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="31.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11" style="1" customWidth="1"/>
+    <col min="7" max="7" width="43.42578125" style="1" customWidth="1"/>
+    <col min="8" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="43.42578125" style="1" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="1"/>
+    <col min="13" max="13" width="43.42578125" style="1" customWidth="1"/>
+    <col min="14" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16" width="43.42578125" style="1" customWidth="1"/>
+    <col min="17" max="18" width="9.140625" style="1"/>
+    <col min="19" max="19" width="43.28515625" style="1" customWidth="1"/>
+    <col min="20" max="21" width="9.140625" style="1"/>
+    <col min="22" max="22" width="43.28515625" style="1" customWidth="1"/>
+    <col min="23" max="24" width="9.140625" style="1"/>
+    <col min="25" max="25" width="43.28515625" style="1" customWidth="1"/>
+    <col min="26" max="27" width="9.140625" style="1"/>
+    <col min="28" max="28" width="43.28515625" style="1" customWidth="1"/>
+    <col min="29" max="30" width="9.140625" style="1"/>
+    <col min="31" max="31" width="43.28515625" style="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.45">
-[...2 lines deleted...]
-    <row r="2" spans="1:33" ht="47" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:3">
+      <c r="B1" s="6"/>
+    </row>
+    <row r="2" spans="1:3" ht="57.75" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3"/>
-      <c r="D2" s="42" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="34" t="s">
+    </row>
+    <row r="3" spans="1:3" ht="39" customHeight="1">
+      <c r="A3" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="3"/>
+    </row>
+    <row r="4" spans="1:3" ht="82.5" customHeight="1">
+      <c r="A4" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="34"/>
+      <c r="C4" s="2"/>
+    </row>
+    <row r="5" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A5" s="7"/>
+      <c r="B5" s="14"/>
+    </row>
+    <row r="6" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A6" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="15">
+        <f>SUM(B7:B15)</f>
+        <v>0</v>
+      </c>
+      <c r="C6" s="29"/>
+    </row>
+    <row r="7" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A7" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="16">
+        <v>0</v>
+      </c>
+      <c r="C7" s="29"/>
+    </row>
+    <row r="8" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A8" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="16">
+        <v>0</v>
+      </c>
+      <c r="C8" s="29"/>
+    </row>
+    <row r="9" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A9" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="16">
+        <v>0</v>
+      </c>
+      <c r="C9" s="29"/>
+    </row>
+    <row r="10" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A10" s="31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="16">
+        <v>0</v>
+      </c>
+      <c r="C10" s="29"/>
+    </row>
+    <row r="11" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A11" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="16">
+        <v>0</v>
+      </c>
+      <c r="C11" s="29"/>
+    </row>
+    <row r="12" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A12" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="16">
+        <v>0</v>
+      </c>
+      <c r="C12" s="29"/>
+    </row>
+    <row r="13" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A13" s="9"/>
+      <c r="B13" s="16"/>
+      <c r="C13" s="29"/>
+    </row>
+    <row r="14" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A14" s="9"/>
+      <c r="B14" s="16"/>
+      <c r="C14" s="29"/>
+    </row>
+    <row r="15" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A15" s="9"/>
+      <c r="B15" s="16"/>
+      <c r="C15" s="29"/>
+    </row>
+    <row r="16" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A16" s="6"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="29"/>
+    </row>
+    <row r="17" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A17" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="15">
+        <f>SUM(B18:B23)</f>
+        <v>0</v>
+      </c>
+      <c r="C17" s="29"/>
+    </row>
+    <row r="18" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A18" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="19">
+        <v>0</v>
+      </c>
+      <c r="C18" s="29"/>
+    </row>
+    <row r="19" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A19" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="19">
+        <v>0</v>
+      </c>
+      <c r="C19" s="29"/>
+    </row>
+    <row r="20" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A20" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="19">
+        <v>0</v>
+      </c>
+      <c r="C20" s="29"/>
+    </row>
+    <row r="21" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A21" s="9"/>
+      <c r="B21" s="16"/>
+      <c r="C21" s="29"/>
+    </row>
+    <row r="22" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A22" s="9"/>
+      <c r="B22" s="16"/>
+      <c r="C22" s="29"/>
+    </row>
+    <row r="23" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A23" s="9"/>
+      <c r="B23" s="16"/>
+      <c r="C23" s="29"/>
+    </row>
+    <row r="24" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A24" s="6"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="29"/>
+    </row>
+    <row r="25" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A25" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="32">
+        <f>SUM(B26:B36)</f>
+        <v>0</v>
+      </c>
+      <c r="C25" s="29"/>
+    </row>
+    <row r="26" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A26" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="19">
+        <v>0</v>
+      </c>
+      <c r="C26" s="29"/>
+    </row>
+    <row r="27" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A27" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="19">
+        <v>0</v>
+      </c>
+      <c r="C27" s="29"/>
+    </row>
+    <row r="28" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A28" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="19">
+        <v>0</v>
+      </c>
+      <c r="C28" s="29"/>
+    </row>
+    <row r="29" spans="1:3" s="5" customFormat="1" ht="17.100000000000001" customHeight="1">
+      <c r="A29" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="19">
+        <v>0</v>
+      </c>
+      <c r="C29" s="29"/>
+    </row>
+    <row r="30" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A30" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="19">
+        <v>0</v>
+      </c>
+      <c r="C30" s="29"/>
+    </row>
+    <row r="31" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A31" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" s="19">
+        <v>0</v>
+      </c>
+      <c r="C31" s="29"/>
+    </row>
+    <row r="32" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A32" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" s="19">
+        <v>0</v>
+      </c>
+      <c r="C32" s="29"/>
+    </row>
+    <row r="33" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A33" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="19">
+        <v>0</v>
+      </c>
+      <c r="C33" s="29"/>
+    </row>
+    <row r="34" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A34" s="9"/>
+      <c r="B34" s="16"/>
+      <c r="C34" s="29"/>
+    </row>
+    <row r="35" spans="1:3" s="5" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A35" s="9"/>
+      <c r="B35" s="16"/>
+      <c r="C35" s="29"/>
+    </row>
+    <row r="36" spans="1:3" s="5" customFormat="1">
+      <c r="A36" s="9"/>
+      <c r="B36" s="16"/>
+      <c r="C36" s="29"/>
+    </row>
+    <row r="37" spans="1:3" s="5" customFormat="1">
+      <c r="A37" s="6"/>
+      <c r="B37" s="18"/>
+      <c r="C37" s="29"/>
+    </row>
+    <row r="38" spans="1:3" s="5" customFormat="1">
+      <c r="A38" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B38" s="32">
+        <f>SUM(B39:B46)</f>
+        <v>0</v>
+      </c>
+      <c r="C38" s="29"/>
+    </row>
+    <row r="39" spans="1:3" s="5" customFormat="1">
+      <c r="A39" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B39" s="19">
+        <v>0</v>
+      </c>
+      <c r="C39" s="29"/>
+    </row>
+    <row r="40" spans="1:3" s="5" customFormat="1">
+      <c r="A40" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B40" s="19">
+        <v>0</v>
+      </c>
+      <c r="C40" s="29"/>
+    </row>
+    <row r="41" spans="1:3" s="5" customFormat="1">
+      <c r="A41" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B41" s="19">
+        <v>0</v>
+      </c>
+      <c r="C41" s="29"/>
+    </row>
+    <row r="42" spans="1:3" s="5" customFormat="1">
+      <c r="A42" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B42" s="19">
+        <v>0</v>
+      </c>
+      <c r="C42" s="29"/>
+    </row>
+    <row r="43" spans="1:3" s="5" customFormat="1">
+      <c r="A43" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B43" s="16">
+        <v>0</v>
+      </c>
+      <c r="C43" s="29"/>
+    </row>
+    <row r="44" spans="1:3" s="5" customFormat="1">
+      <c r="A44" s="11"/>
+      <c r="B44" s="16"/>
+      <c r="C44" s="29"/>
+    </row>
+    <row r="45" spans="1:3" s="5" customFormat="1">
+      <c r="A45" s="9"/>
+      <c r="B45" s="16"/>
+      <c r="C45" s="29"/>
+    </row>
+    <row r="46" spans="1:3" s="5" customFormat="1">
+      <c r="A46" s="9"/>
+      <c r="B46" s="16"/>
+      <c r="C46" s="29"/>
+    </row>
+    <row r="47" spans="1:3" s="5" customFormat="1">
+      <c r="A47" s="6"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="29"/>
+    </row>
+    <row r="48" spans="1:3" s="5" customFormat="1">
+      <c r="A48" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B48" s="32">
+        <f>SUM(B49:B55)</f>
+        <v>0</v>
+      </c>
+      <c r="C48" s="29"/>
+    </row>
+    <row r="49" spans="1:3" s="5" customFormat="1">
+      <c r="A49" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B49" s="19">
+        <v>0</v>
+      </c>
+      <c r="C49" s="29"/>
+    </row>
+    <row r="50" spans="1:3" s="5" customFormat="1">
+      <c r="A50" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="B50" s="19">
+        <v>0</v>
+      </c>
+      <c r="C50" s="29"/>
+    </row>
+    <row r="51" spans="1:3" s="5" customFormat="1">
+      <c r="A51" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B51" s="19">
+        <v>0</v>
+      </c>
+      <c r="C51" s="29"/>
+    </row>
+    <row r="52" spans="1:3" s="5" customFormat="1">
+      <c r="A52" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="19">
+        <v>0</v>
+      </c>
+      <c r="C52" s="29"/>
+    </row>
+    <row r="53" spans="1:3" s="5" customFormat="1">
+      <c r="A53" s="9"/>
+      <c r="B53" s="16"/>
+      <c r="C53" s="29"/>
+    </row>
+    <row r="54" spans="1:3" s="5" customFormat="1">
+      <c r="A54" s="9"/>
+      <c r="B54" s="16"/>
+      <c r="C54" s="29"/>
+    </row>
+    <row r="55" spans="1:3" s="5" customFormat="1">
+      <c r="A55" s="9"/>
+      <c r="B55" s="16"/>
+      <c r="C55" s="29"/>
+    </row>
+    <row r="56" spans="1:3" s="5" customFormat="1">
+      <c r="A56" s="27"/>
+      <c r="B56" s="28"/>
+      <c r="C56" s="29"/>
+    </row>
+    <row r="57" spans="1:3" s="5" customFormat="1">
+      <c r="A57" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B57" s="32">
+        <f>SUM(B58:B63)</f>
+        <v>0</v>
+      </c>
+      <c r="C57" s="29"/>
+    </row>
+    <row r="58" spans="1:3" s="5" customFormat="1">
+      <c r="A58" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B58" s="19">
+        <v>0</v>
+      </c>
+      <c r="C58" s="29"/>
+    </row>
+    <row r="59" spans="1:3" s="5" customFormat="1">
+      <c r="A59" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B59" s="19">
+        <v>0</v>
+      </c>
+      <c r="C59" s="29"/>
+    </row>
+    <row r="60" spans="1:3" s="5" customFormat="1">
+      <c r="A60" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" s="19">
+        <v>0</v>
+      </c>
+      <c r="C60" s="29"/>
+    </row>
+    <row r="61" spans="1:3" s="5" customFormat="1">
+      <c r="A61" s="9"/>
+      <c r="B61" s="16"/>
+      <c r="C61" s="29"/>
+    </row>
+    <row r="62" spans="1:3" s="5" customFormat="1">
+      <c r="A62" s="9"/>
+      <c r="B62" s="16"/>
+      <c r="C62" s="29"/>
+    </row>
+    <row r="63" spans="1:3" s="5" customFormat="1">
+      <c r="A63" s="9"/>
+      <c r="B63" s="16"/>
+      <c r="C63" s="29"/>
+    </row>
+    <row r="64" spans="1:3" s="5" customFormat="1">
+      <c r="A64" s="6"/>
+      <c r="B64" s="13"/>
+      <c r="C64" s="29"/>
+    </row>
+    <row r="65" spans="1:3" s="5" customFormat="1">
+      <c r="A65" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B65" s="32">
+        <f>SUM(B66:B71)</f>
+        <v>0</v>
+      </c>
+      <c r="C65" s="29"/>
+    </row>
+    <row r="66" spans="1:3" s="5" customFormat="1">
+      <c r="A66" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B66" s="19">
+        <v>0</v>
+      </c>
+      <c r="C66" s="29"/>
+    </row>
+    <row r="67" spans="1:3" s="5" customFormat="1">
+      <c r="A67" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="B67" s="19">
+        <v>0</v>
+      </c>
+      <c r="C67" s="29"/>
+    </row>
+    <row r="68" spans="1:3" s="5" customFormat="1">
+      <c r="A68" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B68" s="19">
+        <v>0</v>
+      </c>
+      <c r="C68" s="29"/>
+    </row>
+    <row r="69" spans="1:3" s="5" customFormat="1">
+      <c r="A69" s="9"/>
+      <c r="B69" s="16"/>
+      <c r="C69" s="29"/>
+    </row>
+    <row r="70" spans="1:3" s="5" customFormat="1">
+      <c r="A70" s="9"/>
+      <c r="B70" s="16"/>
+      <c r="C70" s="29"/>
+    </row>
+    <row r="71" spans="1:3" s="5" customFormat="1">
+      <c r="A71" s="9"/>
+      <c r="B71" s="16"/>
+      <c r="C71" s="29"/>
+    </row>
+    <row r="72" spans="1:3" s="5" customFormat="1">
+      <c r="A72" s="6"/>
+      <c r="B72" s="13"/>
+      <c r="C72" s="29"/>
+    </row>
+    <row r="73" spans="1:3" s="5" customFormat="1">
+      <c r="A73" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B73" s="32">
+        <f>SUM(B74:B79)</f>
+        <v>0</v>
+      </c>
+      <c r="C73" s="29"/>
+    </row>
+    <row r="74" spans="1:3" s="5" customFormat="1">
+      <c r="A74" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B74" s="19">
+        <v>0</v>
+      </c>
+      <c r="C74" s="29"/>
+    </row>
+    <row r="75" spans="1:3" s="5" customFormat="1">
+      <c r="A75" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B75" s="19">
+        <v>0</v>
+      </c>
+      <c r="C75" s="29"/>
+    </row>
+    <row r="76" spans="1:3" s="5" customFormat="1">
+      <c r="A76" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" s="19">
+        <v>0</v>
+      </c>
+      <c r="C76" s="29"/>
+    </row>
+    <row r="77" spans="1:3" s="5" customFormat="1">
+      <c r="A77" s="9"/>
+      <c r="B77" s="16"/>
+      <c r="C77" s="29"/>
+    </row>
+    <row r="78" spans="1:3" s="5" customFormat="1">
+      <c r="A78" s="9"/>
+      <c r="B78" s="16"/>
+      <c r="C78" s="29"/>
+    </row>
+    <row r="79" spans="1:3" s="5" customFormat="1">
+      <c r="A79" s="9"/>
+      <c r="B79" s="16"/>
+      <c r="C79" s="29"/>
+    </row>
+    <row r="80" spans="1:3" s="5" customFormat="1">
+      <c r="A80" s="6"/>
+      <c r="B80" s="13"/>
+      <c r="C80" s="29"/>
+    </row>
+    <row r="81" spans="1:3" s="5" customFormat="1">
+      <c r="A81" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B81" s="32">
+        <f>SUM(B82:B87)</f>
+        <v>0</v>
+      </c>
+      <c r="C81" s="29"/>
+    </row>
+    <row r="82" spans="1:3" s="5" customFormat="1">
+      <c r="A82" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B82" s="19">
+        <v>0</v>
+      </c>
+      <c r="C82" s="29"/>
+    </row>
+    <row r="83" spans="1:3" s="5" customFormat="1">
+      <c r="A83" s="11" t="s">
+        <v>41</v>
+      </c>
+      <c r="B83" s="19">
+        <v>0</v>
+      </c>
+      <c r="C83" s="29"/>
+    </row>
+    <row r="84" spans="1:3" s="5" customFormat="1">
+      <c r="A84" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B84" s="19">
+        <v>0</v>
+      </c>
+      <c r="C84" s="29"/>
+    </row>
+    <row r="85" spans="1:3" s="5" customFormat="1">
+      <c r="A85" s="9"/>
+      <c r="B85" s="16"/>
+      <c r="C85" s="29"/>
+    </row>
+    <row r="86" spans="1:3" s="5" customFormat="1">
+      <c r="A86" s="9"/>
+      <c r="B86" s="16"/>
+      <c r="C86" s="29"/>
+    </row>
+    <row r="87" spans="1:3" s="5" customFormat="1">
+      <c r="A87" s="9"/>
+      <c r="B87" s="16"/>
+      <c r="C87" s="29"/>
+    </row>
+    <row r="88" spans="1:3" s="5" customFormat="1">
+      <c r="A88" s="6"/>
+      <c r="B88" s="13"/>
+      <c r="C88" s="29"/>
+    </row>
+    <row r="89" spans="1:3" s="5" customFormat="1">
+      <c r="A89" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="B89" s="32">
+        <f>SUM(B90:B96)</f>
+        <v>0</v>
+      </c>
+      <c r="C89" s="29"/>
+    </row>
+    <row r="90" spans="1:3" s="5" customFormat="1">
+      <c r="A90" s="11" t="s">
         <v>43</v>
       </c>
-      <c r="B3" s="34"/>
-[...237 lines deleted...]
-      <c r="A23" s="12" t="s">
+      <c r="B90" s="19">
+        <v>0</v>
+      </c>
+      <c r="C90" s="29"/>
+    </row>
+    <row r="91" spans="1:3" s="5" customFormat="1">
+      <c r="A91" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="B91" s="19">
+        <v>0</v>
+      </c>
+      <c r="C91" s="29"/>
+    </row>
+    <row r="92" spans="1:3" s="5" customFormat="1">
+      <c r="A92" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B23" s="24">
-[...449 lines deleted...]
-      <c r="A92" s="29" t="s">
+      <c r="B92" s="19">
+        <v>0</v>
+      </c>
+      <c r="C92" s="29"/>
+    </row>
+    <row r="93" spans="1:3" s="5" customFormat="1">
+      <c r="A93" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B92" s="23">
-[...14 lines deleted...]
-      </c>
+      <c r="B93" s="19">
+        <v>0</v>
+      </c>
+      <c r="C93" s="29"/>
+    </row>
+    <row r="94" spans="1:3" s="5" customFormat="1">
+      <c r="A94" s="10"/>
+      <c r="B94" s="17"/>
+      <c r="C94" s="29"/>
+    </row>
+    <row r="95" spans="1:3" s="5" customFormat="1">
+      <c r="A95" s="10"/>
+      <c r="B95" s="17"/>
+      <c r="C95" s="29"/>
+    </row>
+    <row r="96" spans="1:3" s="5" customFormat="1">
+      <c r="A96" s="9"/>
+      <c r="B96" s="16"/>
+      <c r="C96" s="29"/>
+    </row>
+    <row r="97" spans="1:3" s="5" customFormat="1">
+      <c r="A97" s="6"/>
+      <c r="B97" s="13"/>
+      <c r="C97" s="29"/>
+    </row>
+    <row r="98" spans="1:3" s="5" customFormat="1">
+      <c r="A98" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B98" s="13"/>
+      <c r="C98" s="29"/>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="27"/>
+      <c r="B99" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="24">
-[...23 lines deleted...]
-    <mergeCell ref="E11:E12"/>
+  <mergeCells count="1">
+    <mergeCell ref="A4:B4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="1.2598425196850394" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="61" fitToHeight="0" orientation="portrait" horizontalDpi="2400" verticalDpi="2400" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C593276-166C-4207-B3BD-D25BC4881771}">
+  <dimension ref="B4:C40"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G11" sqref="G11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="29.28515625" customWidth="1"/>
+    <col min="3" max="3" width="25" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:3" ht="15">
+      <c r="B4" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" s="25"/>
+    </row>
+    <row r="5" spans="2:3" ht="15">
+      <c r="B5" s="26" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" ht="15.75">
+      <c r="B8" s="35" t="s">
+        <v>48</v>
+      </c>
+      <c r="C8" s="21">
+        <f>SUM(C10:C29)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" ht="15.75">
+      <c r="B9" s="36"/>
+      <c r="C9" s="22"/>
+    </row>
+    <row r="10" spans="2:3" ht="15.75">
+      <c r="B10" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="23">
+        <f>Etableringsbudget!B6</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" ht="15.75">
+      <c r="B11" s="38"/>
+      <c r="C11" s="24"/>
+    </row>
+    <row r="12" spans="2:3" ht="15.75">
+      <c r="B12" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" s="23">
+        <f>Etableringsbudget!B17</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="15.75">
+      <c r="B13" s="38"/>
+      <c r="C13" s="24"/>
+    </row>
+    <row r="14" spans="2:3" ht="15.75">
+      <c r="B14" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="23">
+        <f>Etableringsbudget!B25</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" ht="15.75">
+      <c r="B15" s="38"/>
+      <c r="C15" s="24"/>
+    </row>
+    <row r="16" spans="2:3" ht="15.75">
+      <c r="B16" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="23">
+        <f>Etableringsbudget!B38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" ht="15.75">
+      <c r="B17" s="38"/>
+      <c r="C17" s="24"/>
+    </row>
+    <row r="18" spans="2:3" ht="15.75">
+      <c r="B18" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="23">
+        <f>Etableringsbudget!B48</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" ht="15.75">
+      <c r="B19" s="38"/>
+      <c r="C19" s="24"/>
+    </row>
+    <row r="20" spans="2:3" ht="15.75">
+      <c r="B20" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="C20" s="23">
+        <f>Etableringsbudget!B57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" ht="15.75">
+      <c r="B21" s="38"/>
+      <c r="C21" s="24"/>
+    </row>
+    <row r="22" spans="2:3" ht="15.75">
+      <c r="B22" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="23">
+        <f>Etableringsbudget!B65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:3" ht="15.75">
+      <c r="B23" s="38"/>
+      <c r="C23" s="24"/>
+    </row>
+    <row r="24" spans="2:3" ht="15.75">
+      <c r="B24" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" s="23">
+        <f>Etableringsbudget!B73</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="2:3" ht="15.75">
+      <c r="B25" s="38"/>
+      <c r="C25" s="24"/>
+    </row>
+    <row r="26" spans="2:3" ht="15.75">
+      <c r="B26" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="C26" s="23">
+        <f>Etableringsbudget!B81</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="2:3" ht="15.75">
+      <c r="B27" s="38"/>
+      <c r="C27" s="24"/>
+    </row>
+    <row r="28" spans="2:3" ht="15.75">
+      <c r="B28" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="C28" s="23">
+        <f>Etableringsbudget!B89</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="2:3" ht="15.75">
+      <c r="B29" s="38"/>
+      <c r="C29" s="24"/>
+    </row>
+    <row r="40" spans="2:2" ht="15">
+      <c r="B40" s="25"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="hblyAJ5Cq4UbTfpQ+QsmiAHASeTI7DyMOO1QM6EhuAwDMsSiI+749xYobnrwHxiitxS3pzz3hV1u3gVkoj/AHw==" saltValue="7P/sDkvmTH7zfGCyrx+ZAA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0"/>
+  <mergeCells count="11">
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="B14:B15"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100424DC2CFCA414D4C86B3A4F5991A0A1A" ma:contentTypeVersion="10" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="d8fd2a41aae04286918521af143c06d5">
-[...2 lines deleted...]
-    <xsd:import namespace="d47bf9b0-071f-4972-a4b1-ad64054d3c4c"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010028823DAD65BFDC47A3186F100C863B32" ma:contentTypeVersion="12904" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="37f4dc11109f0db20f2ca4b44d49956f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8f557624-d6a7-40e5-a06f-ebe44359847b" xmlns:ns3="ba3c0d19-9a85-4c97-b951-b8742efd782e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="24101c9e370befe844c2be9614b66a00" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="8f557624-d6a7-40e5-a06f-ebe44359847b"/>
+    <xsd:import namespace="ba3c0d19-9a85-4c97-b951-b8742efd782e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns1:_dlc_ExpireDateSaved" minOccurs="0"/>
+                <xsd:element ref="ns1:_dlc_ExpireDate" minOccurs="0"/>
+                <xsd:element ref="ns1:_dlc_Exempt" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8f575400-b4df-443b-8f3d-480419e31674" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_dlc_ExpireDateSaved" ma:index="21" nillable="true" ma:displayName="Oprindelig udløbsdato" ma:hidden="true" ma:internalName="_dlc_ExpireDateSaved" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="_dlc_ExpireDate" ma:index="22" nillable="true" ma:displayName="Udløbsdato" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="_dlc_ExpireDate" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Billedmærker" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="46f9bfe2-f411-48ca-b094-cf8508787f8f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="_dlc_Exempt" ma:index="23" nillable="true" ma:displayName="Undtaget fra politik" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8f557624-d6a7-40e5-a06f-ebe44359847b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Værdi for dokument-id" ma:description="Værdien af det dokument-id, der er tildelt dette element." ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Dokument-id" ma:description="Permanent link til dette dokument." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Delt med" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="18" nillable="true" ma:displayName="Delt med detaljer" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...23 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{321e3a74-8b88-49f9-a3c0-9c0d6a746c1b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d47bf9b0-071f-4972-a4b1-ad64054d3c4c">
+    <xsd:element name="TaxCatchAll" ma:index="29" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2baa2b68-f128-4e7a-99a5-6ad3f5f37d9f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8f557624-d6a7-40e5-a06f-ebe44359847b">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ba3c0d19-9a85-4c97-b951-b8742efd782e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="24" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="25" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="26" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="28" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Billedmærker" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="46f9bfe2-f411-48ca-b094-cf8508787f8f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="30" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Indholdstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -2055,152 +2349,210 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8f575400-b4df-443b-8f3d-480419e31674">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ba3c0d19-9a85-4c97-b951-b8742efd782e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="d47bf9b0-071f-4972-a4b1-ad64054d3c4c" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8f557624-d6a7-40e5-a06f-ebe44359847b" xsi:nil="true"/>
+    <_dlc_DocId xmlns="8f557624-d6a7-40e5-a06f-ebe44359847b">EAEXP2DD475P-1149199250-6653129</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="8f557624-d6a7-40e5-a06f-ebe44359847b">
+      <Url>https://erstdk.sharepoint.com/teams/share/_layouts/15/DocIdRedir.aspx?ID=EAEXP2DD475P-1149199250-6653129</Url>
+      <Description>EAEXP2DD475P-1149199250-6653129</Description>
+    </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F382E8B-EB9D-404D-B10A-79899A0FC1CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D6CD65E-8CC0-421D-B880-3B3187939219}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="8f575400-b4df-443b-8f3d-480419e31674"/>
-    <ds:schemaRef ds:uri="d47bf9b0-071f-4972-a4b1-ad64054d3c4c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="8f557624-d6a7-40e5-a06f-ebe44359847b"/>
+    <ds:schemaRef ds:uri="ba3c0d19-9a85-4c97-b951-b8742efd782e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C229F9D-7D03-49A6-8AA3-610DAACC60EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19514E87-8F75-4247-96B6-6DC018A340E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C0A408B-6A4B-442F-81F3-747828C7F928}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="d47bf9b0-071f-4972-a4b1-ad64054d3c4c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ba3c0d19-9a85-4c97-b951-b8742efd782e"/>
+    <ds:schemaRef ds:uri="8f557624-d6a7-40e5-a06f-ebe44359847b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Navngivne områder</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Etableringsbudget</vt:lpstr>
+      <vt:lpstr>Eksport til forretningsplan</vt:lpstr>
       <vt:lpstr>Etableringsbudget!Udskriftsområde</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...2 lines deleted...]
-  <cp:keywords/>
+  <dc:title>Etableringsbudget_Virksomhedsguiden</dc:title>
+  <dc:subject>Forretningsplan</dc:subject>
+  <dc:creator/>
+  <cp:keywords>Virksomhedsguiden_Digital_Forretningsplan</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010028823DAD65BFDC47A3186F100C863B32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>21e8d718-ccaa-4a9a-864b-089d01f6eec8</vt:lpwstr>
+    <vt:lpwstr>cab3cca4-1ada-4ee6-a3b2-f8dba341a332</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_policyId">
     <vt:lpwstr>/teams/share/data</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ItemRetentionFormula">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>