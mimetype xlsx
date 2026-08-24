--- v0 (2026-06-30)
+++ v1 (2026-08-24)
@@ -4,82 +4,82 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://erstdk-my.sharepoint.com/personal/simpet_erst_dk/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B165015\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BB723F96-A8F6-4573-8734-9336857E6F38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8BDD42CB-4BE8-4283-AB79-251BD6867E19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-80" yWindow="-80" windowWidth="19360" windowHeight="11440" xr2:uid="{B956B6B9-863F-4FDB-93B8-723FE375608C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B956B6B9-863F-4FDB-93B8-723FE375608C}"/>
   </bookViews>
   <sheets>
     <sheet name="Tilladelsesoverblik" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="42">
   <si>
     <t>Anmeldelse af byggeplads</t>
   </si>
   <si>
     <t>Arbejdstilsynet</t>
   </si>
   <si>
     <t>Alle tilladelser relateret til byggesagsprocessen, herunder tilladelser til håndtering af vand og jord</t>
   </si>
   <si>
     <t xml:space="preserve">Byggetilladelse
 </t>
   </si>
   <si>
     <t>Kommune</t>
   </si>
   <si>
     <t>Byggesagsproces</t>
   </si>
   <si>
     <t xml:space="preserve">Anmeldelse om risikovirksomhed (Accept af sikkerhedsdokumentation)
 </t>
   </si>
   <si>
     <t>Miljømyndigheden koordinerer med øvrige risikomyndigheder, fx de kommunale redningsberedskaber, Beredskabsstyrelsen, Arbejdstilsynet og politiet</t>
@@ -206,50 +206,78 @@
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF191919"/>
         <rFont val="IBM Plex Sans"/>
         <family val="2"/>
       </rPr>
       <t>-</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF191919"/>
         <rFont val="IBM Plex Sans"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF191919"/>
         <rFont val="IBM Plex Sans"/>
       </rPr>
       <t>kun relevant ved ny eller ændret lokalplan</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Sådan bruger du overblikket
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="IBM Plex Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t>• Brug listen, når du sammen med kommunen skal afklare, hvilke krav der er til dit projekt
+• Fjern eller tilføj relevante tilladelser
+• Notér fx frister, aftaler og andre vigtige oplysninger</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="IBM Plex Sans"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="IBM Plex Sans"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -675,50 +703,53 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -727,213 +758,199 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>54624</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3456770" cy="375561"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Billede 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF435EF6-6505-4845-AFE2-855E207DB574}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="209550"/>
+          <a:off x="54624" y="198011"/>
           <a:ext cx="3456770" cy="375561"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
-      <xdr:rowOff>95590</xdr:rowOff>
+      <xdr:rowOff>38440</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="5175250" cy="1133442"/>
+    <xdr:ext cx="5230215" cy="1133442"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Tekstfelt 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{876F9409-796C-433E-9EF7-BF3719E6DC35}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="1386074"/>
-          <a:ext cx="5175250" cy="1133442"/>
+          <a:off x="0" y="1328924"/>
+          <a:ext cx="5230215" cy="1133442"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="da-DK" sz="1100" kern="1200">
               <a:latin typeface="IBM Plex Sans" panose="020B0503050203000203" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>• Overblikket viser de typiske tilladelser ved etablering eller udvidelse af produktionsanlæg. Brug listen, når du taler</a:t>
-[...11 lines deleted...]
-            <a:t>med kommunen og myndigheder</a:t>
+            <a:t>Overblikket viser de typiske tilladelser ved etablering eller udvidelse af produktionsanlæg</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="da-DK" sz="1100" kern="1200">
               <a:latin typeface="IBM Plex Sans" panose="020B0503050203000203" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>• Afklar altid krav med kommune og myndigheder. </a:t>
+            <a:t>Kontakt gerne Erhvervsstyrelsens One stop shop for at få koordineret vejledning på tværs af myndigheder,</a:t>
           </a:r>
-        </a:p>
-        <a:p>
           <a:r>
-            <a:rPr lang="da-DK" sz="1100" kern="1200">
+            <a:rPr lang="da-DK" sz="1100" kern="1200" baseline="0">
               <a:latin typeface="IBM Plex Sans" panose="020B0503050203000203" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>• Kontakt evt. Erhvervsstyrelsens One stop shop for at få koordineret vejledning på tværs af myndigheder</a:t>
+            <a:t> onestopshop@erst.dk </a:t>
           </a:r>
+          <a:endParaRPr lang="da-DK" sz="1100" kern="1200">
+            <a:latin typeface="IBM Plex Sans" panose="020B0503050203000203" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="ERST farver">
       <a:dk1>
         <a:srgbClr val="191919"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="004D83"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="BEBEBE"/>
       </a:lt2>
       <a:accent1>
@@ -1130,258 +1147,260 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D286D29E-49A5-4425-B922-B4D877C62E24}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:MC291"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B4" zoomScale="93" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.75" style="3" customWidth="1"/>
     <col min="2" max="2" width="41.75" style="1" customWidth="1"/>
     <col min="3" max="3" width="83.125" style="56" customWidth="1"/>
     <col min="4" max="4" width="45.625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="8.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:6" s="46" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="54"/>
       <c r="C2" s="6"/>
     </row>
     <row r="3" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="52"/>
       <c r="C3" s="51"/>
     </row>
     <row r="4" spans="1:6" ht="3" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="65"/>
-      <c r="B4" s="65"/>
+      <c r="A4" s="66"/>
+      <c r="B4" s="66"/>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
     </row>
     <row r="5" spans="1:6" ht="84.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
-      <c r="C5" s="83"/>
+      <c r="C5" s="65" t="s">
+        <v>41</v>
+      </c>
       <c r="D5" s="1"/>
       <c r="F5" s="64"/>
     </row>
     <row r="6" spans="1:6" s="46" customFormat="1" ht="22.5" x14ac:dyDescent="0.3">
       <c r="A6" s="49"/>
       <c r="B6" s="48" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="57" t="s">
         <v>34</v>
       </c>
       <c r="D6" s="47" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="23"/>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A8" s="70" t="s">
+      <c r="A8" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="B8" s="73" t="s">
+      <c r="B8" s="74" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="45" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="12"/>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A9" s="71"/>
-      <c r="B9" s="74"/>
+      <c r="A9" s="72"/>
+      <c r="B9" s="75"/>
       <c r="C9" s="45" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="12"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A10" s="71"/>
-      <c r="B10" s="75" t="s">
+      <c r="A10" s="72"/>
+      <c r="B10" s="76" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="25" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="12"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A11" s="71"/>
-      <c r="B11" s="76"/>
+      <c r="A11" s="72"/>
+      <c r="B11" s="77"/>
       <c r="C11" s="25" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="44"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A12" s="71"/>
-      <c r="B12" s="76"/>
+      <c r="A12" s="72"/>
+      <c r="B12" s="77"/>
       <c r="C12" s="25" t="s">
         <v>26</v>
       </c>
       <c r="D12" s="12"/>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A13" s="71"/>
-      <c r="B13" s="76"/>
+      <c r="A13" s="72"/>
+      <c r="B13" s="77"/>
       <c r="C13" s="43" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="18"/>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A14" s="71"/>
-      <c r="B14" s="76"/>
+      <c r="A14" s="72"/>
+      <c r="B14" s="77"/>
       <c r="C14" s="45" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="42"/>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A15" s="71"/>
-      <c r="B15" s="77"/>
+      <c r="A15" s="72"/>
+      <c r="B15" s="78"/>
       <c r="C15" s="45" t="s">
         <v>23</v>
       </c>
       <c r="D15" s="41"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A16" s="71"/>
-      <c r="B16" s="75" t="s">
+      <c r="A16" s="72"/>
+      <c r="B16" s="76" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="40"/>
     </row>
     <row r="17" spans="1:341" x14ac:dyDescent="0.25">
-      <c r="A17" s="71"/>
-      <c r="B17" s="76"/>
+      <c r="A17" s="72"/>
+      <c r="B17" s="77"/>
       <c r="C17" s="25" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="39"/>
     </row>
     <row r="18" spans="1:341" x14ac:dyDescent="0.25">
-      <c r="A18" s="72"/>
-      <c r="B18" s="77"/>
+      <c r="A18" s="73"/>
+      <c r="B18" s="78"/>
       <c r="C18" s="61" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="12"/>
     </row>
     <row r="19" spans="1:341" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="38"/>
       <c r="B19" s="37"/>
       <c r="C19" s="58"/>
       <c r="D19" s="36"/>
     </row>
     <row r="20" spans="1:341" x14ac:dyDescent="0.25">
-      <c r="A20" s="81" t="s">
+      <c r="A20" s="82" t="s">
         <v>40</v>
       </c>
-      <c r="B20" s="80" t="s">
+      <c r="B20" s="81" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="34" t="s">
         <v>14</v>
       </c>
       <c r="D20" s="33"/>
     </row>
     <row r="21" spans="1:341" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="82"/>
-      <c r="B21" s="79"/>
+      <c r="A21" s="83"/>
+      <c r="B21" s="80"/>
       <c r="C21" s="25" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="32"/>
     </row>
     <row r="22" spans="1:341" x14ac:dyDescent="0.25">
       <c r="A22" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="31"/>
       <c r="C22" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="23"/>
     </row>
     <row r="23" spans="1:341" x14ac:dyDescent="0.25">
-      <c r="A23" s="68" t="s">
+      <c r="A23" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="B23" s="78" t="s">
+      <c r="B23" s="79" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="30" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="29"/>
     </row>
     <row r="24" spans="1:341" x14ac:dyDescent="0.25">
-      <c r="A24" s="69"/>
-      <c r="B24" s="79"/>
+      <c r="A24" s="70"/>
+      <c r="B24" s="80"/>
       <c r="C24" s="30" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="29"/>
     </row>
     <row r="25" spans="1:341" x14ac:dyDescent="0.25">
       <c r="A25" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="28"/>
       <c r="C25" s="24" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="23"/>
     </row>
     <row r="26" spans="1:341" ht="30" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>11</v>
       </c>
       <c r="C26" s="25" t="s">
         <v>10</v>
       </c>
@@ -1736,61 +1755,61 @@
       <c r="LJ29" s="1"/>
       <c r="LK29" s="1"/>
       <c r="LL29" s="1"/>
       <c r="LM29" s="1"/>
       <c r="LN29" s="1"/>
       <c r="LO29" s="1"/>
       <c r="LP29" s="1"/>
       <c r="LQ29" s="1"/>
       <c r="LR29" s="1"/>
       <c r="LS29" s="1"/>
       <c r="LT29" s="1"/>
       <c r="LU29" s="1"/>
       <c r="LV29" s="1"/>
       <c r="LW29" s="1"/>
       <c r="LX29" s="1"/>
       <c r="LY29" s="1"/>
       <c r="LZ29" s="1"/>
       <c r="MA29" s="1"/>
       <c r="MB29" s="1"/>
       <c r="MC29" s="1"/>
     </row>
     <row r="30" spans="1:341" x14ac:dyDescent="0.25">
       <c r="A30" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B30" s="66" t="s">
+      <c r="B30" s="67" t="s">
         <v>4</v>
       </c>
       <c r="C30" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D30" s="18"/>
     </row>
     <row r="31" spans="1:341" x14ac:dyDescent="0.25">
       <c r="A31" s="19"/>
-      <c r="B31" s="67"/>
+      <c r="B31" s="68"/>
       <c r="C31" s="60" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="18"/>
     </row>
     <row r="32" spans="1:341" x14ac:dyDescent="0.25">
       <c r="A32" s="17"/>
       <c r="B32" s="59" t="s">
         <v>1</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>0</v>
       </c>
       <c r="D32" s="15"/>
     </row>
     <row r="33" spans="1:341" s="14" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="10"/>
       <c r="B33" s="9"/>
       <c r="C33" s="8"/>
       <c r="D33" s="7"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>