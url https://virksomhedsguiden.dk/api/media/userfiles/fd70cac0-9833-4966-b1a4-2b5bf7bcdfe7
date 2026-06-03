--- v0 (2026-02-26)
+++ v1 (2026-06-03)
@@ -3405,86 +3405,74 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2902"/>
         <w:gridCol w:w="6272"/>
       </w:tblGrid>
       <w:tr w:rsidR="002E4E36" w:rsidRPr="0046290F" w14:paraId="2ADCE3A8" w14:textId="77777777" w:rsidTr="00FE4BAD">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2902" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21891CDA" w14:textId="0E6D625F" w:rsidR="002E4E36" w:rsidRPr="0046290F" w:rsidRDefault="002E4E36" w:rsidP="00CB06E6">
+          <w:p w14:paraId="21891CDA" w14:textId="70CFDC84" w:rsidR="002E4E36" w:rsidRPr="0046290F" w:rsidRDefault="002E4E36" w:rsidP="00CB06E6">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Omsætning </w:t>
             </w:r>
             <w:r w:rsidR="00274331" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">seneste regnskabsår </w:t>
             </w:r>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>(t</w:t>
-[...11 lines deleted...]
-              <w:t>kr.)</w:t>
+              <w:t>(kr.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6272" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="242497B6" w14:textId="15E53DBC" w:rsidR="002E4E36" w:rsidRPr="0046290F" w:rsidRDefault="001A47FE" w:rsidP="0040360D">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>[indtast]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E31BD5" w:rsidRPr="0046290F" w14:paraId="1E56508C" w14:textId="77777777" w:rsidTr="00FE4BAD">
@@ -3519,152 +3507,152 @@
           <w:p w14:paraId="21CBB11C" w14:textId="265F21EF" w:rsidR="00E31BD5" w:rsidRPr="0046290F" w:rsidRDefault="00790715" w:rsidP="0040360D">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(indtast)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00274331" w:rsidRPr="0046290F" w14:paraId="22C71B7A" w14:textId="77777777" w:rsidTr="00FE4BAD">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2902" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="771662E5" w14:textId="36B9798B" w:rsidR="00274331" w:rsidRPr="0046290F" w:rsidRDefault="00274331" w:rsidP="00CB06E6">
+          <w:p w14:paraId="771662E5" w14:textId="6183149D" w:rsidR="00274331" w:rsidRPr="0046290F" w:rsidRDefault="00274331" w:rsidP="00CB06E6">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Resultat før skat (t.kr.)</w:t>
+              <w:t>Resultat før skat (kr.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6272" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30DCD43E" w14:textId="167E24E0" w:rsidR="00274331" w:rsidRPr="0046290F" w:rsidRDefault="001A47FE" w:rsidP="0040360D">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>[indtast]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F31398" w:rsidRPr="0046290F" w14:paraId="04FACA8B" w14:textId="77777777" w:rsidTr="00F31398">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2902" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B75DFB3" w14:textId="220258B8" w:rsidR="00F31398" w:rsidRPr="0046290F" w:rsidRDefault="00F31398" w:rsidP="00F31398">
+          <w:p w14:paraId="4B75DFB3" w14:textId="214B006B" w:rsidR="00F31398" w:rsidRPr="0046290F" w:rsidRDefault="00F31398" w:rsidP="00F31398">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Statusbalance (t.kr.)</w:t>
+              <w:t>Statusbalance (kr.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6272" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0413C1B4" w14:textId="2D1409D0" w:rsidR="00F31398" w:rsidRPr="0046290F" w:rsidRDefault="00F31398" w:rsidP="00F31398">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>[indtast]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F31398" w:rsidRPr="0046290F" w14:paraId="44716EC3" w14:textId="77777777" w:rsidTr="00F31398">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2902" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2438FA29" w14:textId="0D829836" w:rsidR="00F31398" w:rsidRPr="0046290F" w:rsidRDefault="00F31398" w:rsidP="00F31398">
+          <w:p w14:paraId="2438FA29" w14:textId="3C6F2755" w:rsidR="00F31398" w:rsidRPr="0046290F" w:rsidRDefault="00F31398" w:rsidP="00F31398">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>Egenkapital (t.kr.)</w:t>
+              <w:t>Egenkapital (kr.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6272" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38E1AB32" w14:textId="5E5205A0" w:rsidR="00F31398" w:rsidRPr="0046290F" w:rsidRDefault="00F31398" w:rsidP="00F31398">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>[indtast]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -3902,62 +3890,68 @@
             </w:tblGrid>
             <w:tr w:rsidR="00FE4BAD" w:rsidRPr="0046290F" w14:paraId="6DAB9C8D" w14:textId="77777777" w:rsidTr="00FE4BAD">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1591" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6E63FB3B" w14:textId="6D89312B" w:rsidR="00FE4BAD" w:rsidRPr="0046290F" w:rsidRDefault="00FE4BAD" w:rsidP="006F2F32">
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0046290F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>Land</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4527" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CA9EB11" w14:textId="0B4A45D9" w:rsidR="00FE4BAD" w:rsidRPr="0046290F" w:rsidRDefault="00FE4BAD" w:rsidP="006F2F32">
+                <w:p w14:paraId="0CA9EB11" w14:textId="6EFF4C12" w:rsidR="00FE4BAD" w:rsidRPr="0046290F" w:rsidRDefault="00FE4BAD" w:rsidP="006F2F32">
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0046290F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     </w:rPr>
-                    <w:t>Seneste regnskabsår omsætning i Dkk.</w:t>
+                    <w:t xml:space="preserve">Seneste regnskabsår omsætning i </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A353FA">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    </w:rPr>
+                    <w:t>DKK.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FE4BAD" w:rsidRPr="0046290F" w14:paraId="44CB00A8" w14:textId="77777777" w:rsidTr="00FE4BAD">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1591" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="36A4E0FD" w14:textId="3D542C54" w:rsidR="00FE4BAD" w:rsidRPr="0046290F" w:rsidRDefault="00FE4BAD" w:rsidP="006F2F32">
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0046290F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     </w:rPr>
                     <w:t>(1)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
@@ -4580,181 +4574,167 @@
               </w:rPr>
               <w:t>efter de minimis-reglerne</w:t>
             </w:r>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00EA29D3" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Reglerne om de minimis-støtte indebærer, at en virksomhed over en periode på 3 år maksimalt kan modtage op til </w:t>
             </w:r>
             <w:r w:rsidR="0004058B" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00EA29D3" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">00.000 EUR som de </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>00.000 EUR som de minimis-støtte</w:t>
+            </w:r>
+            <w:r w:rsidR="00961D9F" w:rsidRPr="0046290F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021414" w:rsidRPr="0046290F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00961D9F" w:rsidRPr="0046290F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>vær obs på at det er på koncern niveau)</w:t>
+            </w:r>
             <w:r w:rsidR="00EA29D3" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>minimis</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00021414" w:rsidRPr="0046290F">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="0435F97F" w14:textId="1AA7E162" w:rsidR="00FE4BAD" w:rsidRPr="0046290F" w:rsidRDefault="00EA29D3" w:rsidP="00E65453">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Har din virksomhed tidligere modtaget de minimis-støtte? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0011A413" w14:textId="0C905209" w:rsidR="00542BB9" w:rsidRPr="0046290F" w:rsidRDefault="008560CB" w:rsidP="00E65453">
+          <w:p w14:paraId="0011A413" w14:textId="7B1662F9" w:rsidR="00542BB9" w:rsidRPr="0046290F" w:rsidRDefault="00830DB2" w:rsidP="00E65453">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="260" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-260845288"/>
                 <w14:checkbox>
-                  <w14:checked w14:val="1"/>
+                  <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006047C6" w:rsidRPr="0046290F">
+                <w:r w:rsidR="00A353FA">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                   </w:rPr>
-                  <w:t>☒</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C1492C" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nej</w:t>
             </w:r>
             <w:r w:rsidR="00F43A98" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C1492C" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                 </w:rPr>
                 <w:id w:val="-1177965617"/>
                 <w14:checkbox>
-                  <w14:checked w14:val="1"/>
+                  <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EA29D3" w:rsidRPr="0046290F">
+                <w:r w:rsidR="00A353FA">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                   </w:rPr>
-                  <w:t>☒</w:t>
+                  <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C1492C" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja, hvis ja, nævn dem som </w:t>
             </w:r>
             <w:r w:rsidR="0065325E" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00C1492C" w:rsidRPr="0046290F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> inden for de seneste 3 år har deltaget i: </w:t>
             </w:r>
           </w:p>
@@ -10889,71 +10869,78 @@
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2569"/>
               <w:gridCol w:w="2693"/>
               <w:gridCol w:w="3686"/>
             </w:tblGrid>
             <w:tr w:rsidR="00A322E5" w:rsidRPr="0046290F" w14:paraId="17D73871" w14:textId="77777777" w:rsidTr="00A14F6D">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2569" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="487920DC" w14:textId="77777777" w:rsidR="00A322E5" w:rsidRPr="0046290F" w:rsidRDefault="00A322E5" w:rsidP="006F2F32">
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2693" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="69EE82B2" w14:textId="03142091" w:rsidR="00A322E5" w:rsidRPr="0046290F" w:rsidRDefault="00A322E5" w:rsidP="006F2F32">
+                <w:p w14:paraId="69EE82B2" w14:textId="752584EF" w:rsidR="00A322E5" w:rsidRPr="0046290F" w:rsidRDefault="00A322E5" w:rsidP="006F2F32">
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0046290F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
-                    <w:t>Meromsætning (eksport d</w:t>
+                    <w:t xml:space="preserve">Meromsætning (eksport </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00A353FA">
+                    <w:rPr>
+                      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                    </w:rPr>
+                    <w:t>DKK</w:t>
                   </w:r>
                   <w:r w:rsidR="00A14F6D" w:rsidRPr="0046290F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
-                    <w:t>kk.)</w:t>
+                    <w:t>.)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3686" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7E18C8AB" w14:textId="27D2BA52" w:rsidR="00A322E5" w:rsidRPr="0046290F" w:rsidRDefault="00A14F6D" w:rsidP="006F2F32">
                   <w:pPr>
                     <w:spacing w:line="260" w:lineRule="atLeast"/>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0046290F">
                     <w:rPr>
                       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Øget antal ansatte total i virksomheden </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
@@ -11512,65 +11499,65 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70AD20B7" w14:textId="77777777" w:rsidR="00BB7D6D" w:rsidRPr="0046290F" w:rsidRDefault="00BB7D6D" w:rsidP="00396B58">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB7D6D" w:rsidRPr="0046290F" w:rsidSect="00321BA6">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1843" w:right="1134" w:bottom="1418" w:left="1588" w:header="570" w:footer="567" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D7AABCE" w14:textId="77777777" w:rsidR="008560CB" w:rsidRDefault="008560CB">
+    <w:p w14:paraId="3E466B08" w14:textId="77777777" w:rsidR="00830DB2" w:rsidRDefault="00830DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E1C453B" w14:textId="77777777" w:rsidR="008560CB" w:rsidRDefault="008560CB">
+    <w:p w14:paraId="3B9CD856" w14:textId="77777777" w:rsidR="00830DB2" w:rsidRDefault="00830DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A16B571" w14:textId="77777777" w:rsidR="008560CB" w:rsidRDefault="008560CB"/>
+    <w:p w14:paraId="064C015B" w14:textId="77777777" w:rsidR="00830DB2" w:rsidRDefault="00830DB2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Italic">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -11765,65 +11752,65 @@
     <w:r w:rsidR="00480E4B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="000565E4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002773F2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="214AA3A7" w14:textId="77777777" w:rsidR="008560CB" w:rsidRDefault="008560CB">
+    <w:p w14:paraId="27A2EBD6" w14:textId="77777777" w:rsidR="00830DB2" w:rsidRDefault="00830DB2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71A66CCF" w14:textId="77777777" w:rsidR="008560CB" w:rsidRDefault="008560CB">
+    <w:p w14:paraId="5C8A184C" w14:textId="77777777" w:rsidR="00830DB2" w:rsidRDefault="00830DB2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="30A65983" w14:textId="77777777" w:rsidR="008560CB" w:rsidRDefault="008560CB"/>
+    <w:p w14:paraId="11AE9C7A" w14:textId="77777777" w:rsidR="00830DB2" w:rsidRDefault="00830DB2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3CEFDF63" w14:textId="3D344930" w:rsidR="000D0EC5" w:rsidRPr="00FA4678" w:rsidRDefault="00783A21" w:rsidP="00FB798B">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9184"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6608F03B" wp14:editId="41818DFA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4087495</wp:posOffset>
@@ -15990,50 +15977,51 @@
     <w:rsid w:val="00004D01"/>
     <w:rsid w:val="00005199"/>
     <w:rsid w:val="00006B44"/>
     <w:rsid w:val="00007E7E"/>
     <w:rsid w:val="000125D4"/>
     <w:rsid w:val="00013611"/>
     <w:rsid w:val="0001613E"/>
     <w:rsid w:val="0001636D"/>
     <w:rsid w:val="00021414"/>
     <w:rsid w:val="00022B1B"/>
     <w:rsid w:val="0002751E"/>
     <w:rsid w:val="00030BDA"/>
     <w:rsid w:val="00033310"/>
     <w:rsid w:val="00034061"/>
     <w:rsid w:val="0003420F"/>
     <w:rsid w:val="00034517"/>
     <w:rsid w:val="00034AB9"/>
     <w:rsid w:val="00036F49"/>
     <w:rsid w:val="0004058B"/>
     <w:rsid w:val="0004139A"/>
     <w:rsid w:val="00044851"/>
     <w:rsid w:val="00045FE2"/>
     <w:rsid w:val="00046418"/>
     <w:rsid w:val="00046ADE"/>
     <w:rsid w:val="00052508"/>
+    <w:rsid w:val="00052832"/>
     <w:rsid w:val="000565E4"/>
     <w:rsid w:val="000604A5"/>
     <w:rsid w:val="000623D7"/>
     <w:rsid w:val="000628D8"/>
     <w:rsid w:val="000651E1"/>
     <w:rsid w:val="000659CF"/>
     <w:rsid w:val="00066AAD"/>
     <w:rsid w:val="000701AF"/>
     <w:rsid w:val="0007112A"/>
     <w:rsid w:val="00072816"/>
     <w:rsid w:val="00074A7D"/>
     <w:rsid w:val="00081F62"/>
     <w:rsid w:val="00081FC6"/>
     <w:rsid w:val="000870FC"/>
     <w:rsid w:val="00087383"/>
     <w:rsid w:val="000911FB"/>
     <w:rsid w:val="000912AC"/>
     <w:rsid w:val="000917C5"/>
     <w:rsid w:val="00094D33"/>
     <w:rsid w:val="0009666A"/>
     <w:rsid w:val="000A2711"/>
     <w:rsid w:val="000A6F3E"/>
     <w:rsid w:val="000A79E3"/>
     <w:rsid w:val="000B26C0"/>
     <w:rsid w:val="000C250C"/>
@@ -16518,50 +16506,51 @@
     <w:rsid w:val="0079399E"/>
     <w:rsid w:val="00794883"/>
     <w:rsid w:val="00797230"/>
     <w:rsid w:val="00797A22"/>
     <w:rsid w:val="007A091E"/>
     <w:rsid w:val="007A39D0"/>
     <w:rsid w:val="007A3A43"/>
     <w:rsid w:val="007C358A"/>
     <w:rsid w:val="007D1110"/>
     <w:rsid w:val="007D3DB6"/>
     <w:rsid w:val="007D572F"/>
     <w:rsid w:val="007D648B"/>
     <w:rsid w:val="007E2CCA"/>
     <w:rsid w:val="007E3E8C"/>
     <w:rsid w:val="007E735C"/>
     <w:rsid w:val="007F1BDE"/>
     <w:rsid w:val="007F3C8F"/>
     <w:rsid w:val="007F6541"/>
     <w:rsid w:val="008006AD"/>
     <w:rsid w:val="00800B39"/>
     <w:rsid w:val="00800EAA"/>
     <w:rsid w:val="00806B95"/>
     <w:rsid w:val="008077B2"/>
     <w:rsid w:val="00821BB8"/>
     <w:rsid w:val="00823C69"/>
+    <w:rsid w:val="00830DB2"/>
     <w:rsid w:val="00832FBB"/>
     <w:rsid w:val="00834FEE"/>
     <w:rsid w:val="00837C85"/>
     <w:rsid w:val="00837DC7"/>
     <w:rsid w:val="008428EF"/>
     <w:rsid w:val="00843328"/>
     <w:rsid w:val="00843335"/>
     <w:rsid w:val="00844365"/>
     <w:rsid w:val="00846646"/>
     <w:rsid w:val="00847A3E"/>
     <w:rsid w:val="00851144"/>
     <w:rsid w:val="008560CB"/>
     <w:rsid w:val="008569DE"/>
     <w:rsid w:val="00857FD8"/>
     <w:rsid w:val="00860F15"/>
     <w:rsid w:val="008625FC"/>
     <w:rsid w:val="008652A0"/>
     <w:rsid w:val="00865C04"/>
     <w:rsid w:val="008700F7"/>
     <w:rsid w:val="00871009"/>
     <w:rsid w:val="0087311D"/>
     <w:rsid w:val="00873C33"/>
     <w:rsid w:val="00873CD5"/>
     <w:rsid w:val="00874AB6"/>
     <w:rsid w:val="008807D1"/>
@@ -16666,50 +16655,51 @@
     <w:rsid w:val="009F2A97"/>
     <w:rsid w:val="009F5817"/>
     <w:rsid w:val="009F6D97"/>
     <w:rsid w:val="00A01740"/>
     <w:rsid w:val="00A0200D"/>
     <w:rsid w:val="00A03FC0"/>
     <w:rsid w:val="00A05EA4"/>
     <w:rsid w:val="00A07BC1"/>
     <w:rsid w:val="00A120FB"/>
     <w:rsid w:val="00A1231E"/>
     <w:rsid w:val="00A12B60"/>
     <w:rsid w:val="00A12BF5"/>
     <w:rsid w:val="00A14F6D"/>
     <w:rsid w:val="00A15DCA"/>
     <w:rsid w:val="00A16C09"/>
     <w:rsid w:val="00A21A18"/>
     <w:rsid w:val="00A21C73"/>
     <w:rsid w:val="00A23CEC"/>
     <w:rsid w:val="00A25A7C"/>
     <w:rsid w:val="00A26178"/>
     <w:rsid w:val="00A26C03"/>
     <w:rsid w:val="00A32090"/>
     <w:rsid w:val="00A322E5"/>
     <w:rsid w:val="00A33D10"/>
     <w:rsid w:val="00A34019"/>
+    <w:rsid w:val="00A353FA"/>
     <w:rsid w:val="00A368D2"/>
     <w:rsid w:val="00A36D4D"/>
     <w:rsid w:val="00A4354F"/>
     <w:rsid w:val="00A4547E"/>
     <w:rsid w:val="00A47A0C"/>
     <w:rsid w:val="00A47D6A"/>
     <w:rsid w:val="00A5044D"/>
     <w:rsid w:val="00A523E4"/>
     <w:rsid w:val="00A52B04"/>
     <w:rsid w:val="00A52C2D"/>
     <w:rsid w:val="00A54160"/>
     <w:rsid w:val="00A54456"/>
     <w:rsid w:val="00A5464E"/>
     <w:rsid w:val="00A565ED"/>
     <w:rsid w:val="00A61318"/>
     <w:rsid w:val="00A618ED"/>
     <w:rsid w:val="00A62EFF"/>
     <w:rsid w:val="00A63784"/>
     <w:rsid w:val="00A6715D"/>
     <w:rsid w:val="00A7366A"/>
     <w:rsid w:val="00A76B9B"/>
     <w:rsid w:val="00A80290"/>
     <w:rsid w:val="00A82869"/>
     <w:rsid w:val="00A82E4C"/>
     <w:rsid w:val="00A85EDB"/>
@@ -18325,63 +18315,81 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="43a5b9ff-ef68-4e08-86c8-07b185fdc818" xsi:nil="true"/>
+    <f55b49fafb2244e4992fc3ff4dbfff17 xmlns="4fc345d7-efda-4122-9935-36d78f5100f2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </f55b49fafb2244e4992fc3ff4dbfff17>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4fc345d7-efda-4122-9935-36d78f5100f2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010019462BAEA9138B45AFBB1399FD7C90E6" ma:contentTypeVersion="18" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="a78d88a2152bb90393b3c3c51fc48837">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4fc345d7-efda-4122-9935-36d78f5100f2" xmlns:ns3="43a5b9ff-ef68-4e08-86c8-07b185fdc818" xmlns:ns4="af9e61db-9924-4805-aa44-6a66d126c708" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6a9b6efd63038467f082a16137de9182" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="4fc345d7-efda-4122-9935-36d78f5100f2"/>
     <xsd:import namespace="43a5b9ff-ef68-4e08-86c8-07b185fdc818"/>
     <xsd:import namespace="af9e61db-9924-4805-aa44-6a66d126c708"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:f55b49fafb2244e4992fc3ff4dbfff17" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
@@ -18593,153 +18601,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15829B06-D5FF-48CC-9E52-370CA3F789A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65D549CA-94CB-47EE-A388-65059C80D556}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15829B06-D5FF-48CC-9E52-370CA3F789A7}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B818CBC4-3385-40A5-AFCD-E72C9C5EFF28}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="43a5b9ff-ef68-4e08-86c8-07b185fdc818"/>
+    <ds:schemaRef ds:uri="4fc345d7-efda-4122-9935-36d78f5100f2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6050603-EB2C-40A5-B1FC-75DC2366A1B3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{143ECE54-28B4-4986-BEDD-5DFAD52743A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4fc345d7-efda-4122-9935-36d78f5100f2"/>
     <ds:schemaRef ds:uri="43a5b9ff-ef68-4e08-86c8-07b185fdc818"/>
     <ds:schemaRef ds:uri="af9e61db-9924-4805-aa44-6a66d126c708"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2770</Words>
-  <Characters>16206</Characters>
+  <Words>2769</Words>
+  <Characters>16199</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>558</Lines>
+  <Lines>578</Lines>
   <Paragraphs>291</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ansøgning</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18685</CharactersWithSpaces>
+  <CharactersWithSpaces>18677</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ansøgning</dc:title>
   <dc:subject/>
   <dc:creator>setup</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010019462BAEA9138B45AFBB1399FD7C90E6</vt:lpwstr>
   </property>